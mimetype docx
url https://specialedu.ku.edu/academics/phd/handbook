--- v0 (2026-07-30)
+++ v1 (2026-08-29)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="00711AA4" w14:textId="73DAB699" w:rsidR="007B4E85" w:rsidRPr="00374F98" w:rsidRDefault="007B4E85" w:rsidP="004B18D6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>University of Kansas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DD4CA4" w14:textId="5FB36BF4" w:rsidR="007B4E85" w:rsidRPr="00374F98" w:rsidRDefault="007B4E85" w:rsidP="007B4E85">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
@@ -197,2215 +197,3769 @@
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:id w:val="-410472137"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="36308315" w14:textId="488364F3" w:rsidR="0023710E" w:rsidRDefault="0023710E">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="112A3EB8" w14:textId="45345523" w:rsidR="00490B45" w:rsidRDefault="0023710E">
+        <w:p w14:paraId="0253BCBE" w14:textId="0C9F3AC9" w:rsidR="008D7258" w:rsidRDefault="0023710E">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc228880711" w:history="1">
-            <w:r w:rsidR="00490B45" w:rsidRPr="00B13F56">
+          <w:hyperlink w:anchor="_Toc237012285" w:history="1">
+            <w:r w:rsidR="008D7258" w:rsidRPr="009A3940">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Department Directory</w:t>
             </w:r>
-            <w:r w:rsidR="00490B45">
+            <w:r w:rsidR="008D7258">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00490B45">
+            <w:r w:rsidR="008D7258">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00490B45">
-[...12 lines deleted...]
-            <w:r w:rsidR="00490B45">
+            <w:r w:rsidR="008D7258">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012285 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="008D7258">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="008D7258">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00544F29">
-[...6 lines deleted...]
-            <w:r w:rsidR="00490B45">
+            <w:r w:rsidR="008D7258">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="008D7258">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1CB4CFEB" w14:textId="4CCC190B" w:rsidR="00490B45" w:rsidRDefault="00490B45">
+        <w:p w14:paraId="617C6EFB" w14:textId="1388189A" w:rsidR="008D7258" w:rsidRDefault="008D7258">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228880712" w:history="1">
-            <w:r w:rsidRPr="00B13F56">
+          <w:hyperlink w:anchor="_Toc237012286" w:history="1">
+            <w:r w:rsidRPr="009A3940">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>General Academic Policies and Procedures</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228880712 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012286 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00544F29">
-[...4 lines deleted...]
-              <w:t>3</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5F993140" w14:textId="36AF568C" w:rsidR="00490B45" w:rsidRDefault="00490B45">
+        <w:p w14:paraId="7DBA8898" w14:textId="005B4B57" w:rsidR="008D7258" w:rsidRDefault="008D7258">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228880713" w:history="1">
-            <w:r w:rsidRPr="00B13F56">
+          <w:hyperlink w:anchor="_Toc237012287" w:history="1">
+            <w:r w:rsidRPr="009A3940">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Admission</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228880713 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012287 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00544F29">
-[...4 lines deleted...]
-              <w:t>3</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="13035E03" w14:textId="0585AC0F" w:rsidR="00490B45" w:rsidRDefault="00490B45">
+        <w:p w14:paraId="78173842" w14:textId="66179F3C" w:rsidR="008D7258" w:rsidRDefault="008D7258">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228880714" w:history="1">
-            <w:r w:rsidRPr="00B13F56">
+          <w:hyperlink w:anchor="_Toc237012288" w:history="1">
+            <w:r w:rsidRPr="009A3940">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Minimum requirements or pre-requisites</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228880714 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012288 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00544F29">
-[...4 lines deleted...]
-              <w:t>3</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="033A52F0" w14:textId="03A232F1" w:rsidR="00490B45" w:rsidRDefault="00490B45">
+        <w:p w14:paraId="2DD644B9" w14:textId="6D2ECB61" w:rsidR="008D7258" w:rsidRDefault="008D7258">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228880715" w:history="1">
-            <w:r w:rsidRPr="00B13F56">
+          <w:hyperlink w:anchor="_Toc237012289" w:history="1">
+            <w:r w:rsidRPr="009A3940">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Deadlines</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228880715 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012289 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00544F29">
-[...4 lines deleted...]
-              <w:t>4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6F8C7D5A" w14:textId="2429B52A" w:rsidR="00490B45" w:rsidRDefault="00490B45">
+        <w:p w14:paraId="101733B8" w14:textId="441F73A9" w:rsidR="008D7258" w:rsidRDefault="008D7258">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228880716" w:history="1">
-            <w:r w:rsidRPr="00B13F56">
+          <w:hyperlink w:anchor="_Toc237012290" w:history="1">
+            <w:r w:rsidRPr="009A3940">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Enrollment</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228880716 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012290 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00544F29">
-[...4 lines deleted...]
-              <w:t>5</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7BB1E06D" w14:textId="7D2EEBF3" w:rsidR="00490B45" w:rsidRDefault="00490B45">
+        <w:p w14:paraId="6527CA65" w14:textId="255706AB" w:rsidR="008D7258" w:rsidRDefault="008D7258">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228880717" w:history="1">
-            <w:r w:rsidRPr="00B13F56">
+          <w:hyperlink w:anchor="_Toc237012291" w:history="1">
+            <w:r w:rsidRPr="009A3940">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Academic Integrity and Misconduct</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228880717 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012291 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00544F29">
-[...4 lines deleted...]
-              <w:t>6</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="71FBBA98" w14:textId="13CE0950" w:rsidR="00490B45" w:rsidRDefault="00490B45">
+        <w:p w14:paraId="428C7981" w14:textId="352BE4D9" w:rsidR="008D7258" w:rsidRDefault="008D7258">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228880718" w:history="1">
-            <w:r w:rsidRPr="00B13F56">
+          <w:hyperlink w:anchor="_Toc237012292" w:history="1">
+            <w:r w:rsidRPr="009A3940">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Good Academic Standing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228880718 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012292 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00544F29">
-[...4 lines deleted...]
-              <w:t>7</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="613242F1" w14:textId="7FE546CE" w:rsidR="00490B45" w:rsidRDefault="00490B45">
+        <w:p w14:paraId="221E2A86" w14:textId="76C20049" w:rsidR="008D7258" w:rsidRDefault="008D7258">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228880719" w:history="1">
-            <w:r w:rsidRPr="00B13F56">
+          <w:hyperlink w:anchor="_Toc237012293" w:history="1">
+            <w:r w:rsidRPr="009A3940">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Improvement Plans</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228880719 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012293 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00544F29">
-[...4 lines deleted...]
-              <w:t>7</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="603EFCC7" w14:textId="6911D00D" w:rsidR="00490B45" w:rsidRDefault="00490B45">
+        <w:p w14:paraId="7A52164A" w14:textId="78E979A8" w:rsidR="008D7258" w:rsidRDefault="008D7258">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228880720" w:history="1">
-            <w:r w:rsidRPr="00B13F56">
+          <w:hyperlink w:anchor="_Toc237012294" w:history="1">
+            <w:r w:rsidRPr="009A3940">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Grading</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228880720 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012294 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00544F29">
-[...4 lines deleted...]
-              <w:t>7</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6B744757" w14:textId="786225F4" w:rsidR="00490B45" w:rsidRDefault="00490B45">
+        <w:p w14:paraId="3A2E1D41" w14:textId="37D40322" w:rsidR="008D7258" w:rsidRDefault="008D7258">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228880721" w:history="1">
-            <w:r w:rsidRPr="00B13F56">
+          <w:hyperlink w:anchor="_Toc237012295" w:history="1">
+            <w:r w:rsidRPr="009A3940">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Annual Student Progress Review</w:t>
+              <w:t>Dispositions</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228880721 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012295 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00544F29">
-[...4 lines deleted...]
-              <w:t>8</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="66E1C7C5" w14:textId="6CEE8D37" w:rsidR="00490B45" w:rsidRDefault="00490B45">
+        <w:p w14:paraId="16251092" w14:textId="319D20B5" w:rsidR="008D7258" w:rsidRDefault="008D7258">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:noProof/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237012296" w:history="1">
+            <w:r w:rsidRPr="009A3940">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Annual Student Progress Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012296 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="26F96F3B" w14:textId="3D6384F8" w:rsidR="008D7258" w:rsidRDefault="008D7258">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228880722" w:history="1">
-            <w:r w:rsidRPr="00B13F56">
+          <w:hyperlink w:anchor="_Toc237012297" w:history="1">
+            <w:r w:rsidRPr="009A3940">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Probationary Review</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228880722 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012297 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00544F29">
-[...4 lines deleted...]
-              <w:t>8</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7EB9B172" w14:textId="6C9F6EB5" w:rsidR="00490B45" w:rsidRDefault="00490B45">
+        <w:p w14:paraId="4A2CFB22" w14:textId="0DF7796F" w:rsidR="008D7258" w:rsidRDefault="008D7258">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228880723" w:history="1">
-            <w:r w:rsidRPr="00B13F56">
+          <w:hyperlink w:anchor="_Toc237012298" w:history="1">
+            <w:r w:rsidRPr="009A3940">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Second Year Review</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228880723 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012298 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00544F29">
-[...4 lines deleted...]
-              <w:t>9</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="34D95D4C" w14:textId="7AB42157" w:rsidR="00490B45" w:rsidRDefault="00490B45">
+        <w:p w14:paraId="3AAB12E1" w14:textId="432E1F78" w:rsidR="008D7258" w:rsidRDefault="008D7258">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228880724" w:history="1">
-            <w:r w:rsidRPr="00B13F56">
+          <w:hyperlink w:anchor="_Toc237012299" w:history="1">
+            <w:r w:rsidRPr="009A3940">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Comprehensive Examination</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228880724 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012299 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00544F29">
-[...4 lines deleted...]
-              <w:t>10</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="11DD0241" w14:textId="41B9BC47" w:rsidR="00490B45" w:rsidRDefault="00490B45">
+        <w:p w14:paraId="50001F2C" w14:textId="78AE8D79" w:rsidR="008D7258" w:rsidRDefault="008D7258">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228880725" w:history="1">
-            <w:r w:rsidRPr="00B13F56">
+          <w:hyperlink w:anchor="_Toc237012300" w:history="1">
+            <w:r w:rsidRPr="009A3940">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Dissertation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228880725 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012300 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00544F29">
-[...4 lines deleted...]
-              <w:t>13</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="66AC42B0" w14:textId="705A40CF" w:rsidR="00490B45" w:rsidRDefault="00490B45">
+        <w:p w14:paraId="2FB8C83B" w14:textId="647D5DB2" w:rsidR="008D7258" w:rsidRDefault="008D7258">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228880726" w:history="1">
-            <w:r w:rsidRPr="00B13F56">
+          <w:hyperlink w:anchor="_Toc237012301" w:history="1">
+            <w:r w:rsidRPr="009A3940">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Professional Development</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228880726 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012301 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00544F29">
-[...4 lines deleted...]
-              <w:t>25</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>27</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="79875A49" w14:textId="1BC348DB" w:rsidR="00490B45" w:rsidRDefault="00490B45">
+        <w:p w14:paraId="5EE652D4" w14:textId="2E542F94" w:rsidR="008D7258" w:rsidRDefault="008D7258">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228880727" w:history="1">
-            <w:r w:rsidRPr="00B13F56">
+          <w:hyperlink w:anchor="_Toc237012302" w:history="1">
+            <w:r w:rsidRPr="009A3940">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Grievance Procedures</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228880727 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012302 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00544F29">
-[...4 lines deleted...]
-              <w:t>25</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>27</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="589FA87D" w14:textId="6F520719" w:rsidR="00490B45" w:rsidRDefault="00490B45">
+        <w:p w14:paraId="45046F39" w14:textId="4012B0BC" w:rsidR="008D7258" w:rsidRDefault="008D7258">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228880728" w:history="1">
-            <w:r w:rsidRPr="00B13F56">
+          <w:hyperlink w:anchor="_Toc237012303" w:history="1">
+            <w:r w:rsidRPr="009A3940">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Petitions</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228880728 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012303 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00544F29">
-[...4 lines deleted...]
-              <w:t>25</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>27</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="000FBAED" w14:textId="1C4A81FF" w:rsidR="00490B45" w:rsidRDefault="00490B45">
+        <w:p w14:paraId="562BC03D" w14:textId="77FB4B18" w:rsidR="008D7258" w:rsidRDefault="008D7258">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228880729" w:history="1">
-            <w:r w:rsidRPr="00B13F56">
+          <w:hyperlink w:anchor="_Toc237012304" w:history="1">
+            <w:r w:rsidRPr="009A3940">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Advising, Mentoring, and Communication of Assignments and Roles</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228880729 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012304 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00544F29">
-[...4 lines deleted...]
-              <w:t>26</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>28</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7682BEB5" w14:textId="02F70A7A" w:rsidR="00490B45" w:rsidRDefault="00490B45">
+        <w:p w14:paraId="677AB887" w14:textId="1582D559" w:rsidR="008D7258" w:rsidRDefault="008D7258">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228880730" w:history="1">
-            <w:r w:rsidRPr="00B13F56">
+          <w:hyperlink w:anchor="_Toc237012305" w:history="1">
+            <w:r w:rsidRPr="009A3940">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Advisee and Advisor Best Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228880730 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012305 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00544F29">
-[...4 lines deleted...]
-              <w:t>26</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>28</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="10DB10D5" w14:textId="3B74A7DF" w:rsidR="00490B45" w:rsidRDefault="00490B45">
+        <w:p w14:paraId="6A06011C" w14:textId="3810CBF0" w:rsidR="008D7258" w:rsidRDefault="008D7258">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228880731" w:history="1">
-            <w:r w:rsidRPr="00B13F56">
+          <w:hyperlink w:anchor="_Toc237012306" w:history="1">
+            <w:r w:rsidRPr="009A3940">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Changing Advisors</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228880731 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012306 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00544F29">
-[...4 lines deleted...]
-              <w:t>26</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>28</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3F216BDC" w14:textId="3D1F1096" w:rsidR="00490B45" w:rsidRDefault="00490B45">
+        <w:p w14:paraId="036588DC" w14:textId="1C485DEC" w:rsidR="008D7258" w:rsidRDefault="008D7258">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228880732" w:history="1">
-            <w:r w:rsidRPr="00B13F56">
+          <w:hyperlink w:anchor="_Toc237012307" w:history="1">
+            <w:r w:rsidRPr="009A3940">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>The Change Process:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228880732 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012307 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00544F29">
-[...4 lines deleted...]
-              <w:t>27</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>29</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="00339E68" w14:textId="128EF790" w:rsidR="00490B45" w:rsidRDefault="00490B45">
+        <w:p w14:paraId="694012CC" w14:textId="2525FD4A" w:rsidR="008D7258" w:rsidRDefault="008D7258">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228880733" w:history="1">
-            <w:r w:rsidRPr="00B13F56">
+          <w:hyperlink w:anchor="_Toc237012308" w:history="1">
+            <w:r w:rsidRPr="009A3940">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Regular and Timely Feedback from Dissertation Advisors</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228880733 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012308 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00544F29">
-[...4 lines deleted...]
-              <w:t>28</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>30</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5750BA32" w14:textId="73F4DA5D" w:rsidR="00490B45" w:rsidRDefault="00490B45">
+        <w:p w14:paraId="5A1E02C3" w14:textId="74B95DB2" w:rsidR="008D7258" w:rsidRDefault="008D7258">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228880734" w:history="1">
-            <w:r w:rsidRPr="00B13F56">
+          <w:hyperlink w:anchor="_Toc237012309" w:history="1">
+            <w:r w:rsidRPr="009A3940">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Information for Graduate Assistants (GTA/GRA/GA)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228880734 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012309 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00544F29">
-[...4 lines deleted...]
-              <w:t>29</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>31</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4F03F5C5" w14:textId="680E8B05" w:rsidR="00490B45" w:rsidRDefault="00490B45">
+        <w:p w14:paraId="4C5CC6D6" w14:textId="3A81435E" w:rsidR="008D7258" w:rsidRDefault="008D7258">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228880735" w:history="1">
-            <w:r w:rsidRPr="00B13F56">
+          <w:hyperlink w:anchor="_Toc237012310" w:history="1">
+            <w:r w:rsidRPr="009A3940">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Degree Requirements and Procedures</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228880735 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012310 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00544F29">
-[...4 lines deleted...]
-              <w:t>29</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>31</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="65F8541D" w14:textId="1B467AA4" w:rsidR="00490B45" w:rsidRDefault="00490B45">
+        <w:p w14:paraId="1E44CAF9" w14:textId="4CA6DDE3" w:rsidR="008D7258" w:rsidRDefault="008D7258">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228880736" w:history="1">
-            <w:r w:rsidRPr="00B13F56">
+          <w:hyperlink w:anchor="_Toc237012311" w:history="1">
+            <w:r w:rsidRPr="009A3940">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Academic Catalog</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228880736 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012311 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00544F29">
-[...4 lines deleted...]
-              <w:t>29</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>31</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="02BFDCAB" w14:textId="7C70F2E1" w:rsidR="00490B45" w:rsidRDefault="00490B45">
+        <w:p w14:paraId="502B7405" w14:textId="326816B5" w:rsidR="008D7258" w:rsidRDefault="008D7258">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228880737" w:history="1">
-            <w:r w:rsidRPr="00B13F56">
+          <w:hyperlink w:anchor="_Toc237012312" w:history="1">
+            <w:r w:rsidRPr="009A3940">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Doctoral Degree Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228880737 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012312 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00544F29">
-[...4 lines deleted...]
-              <w:t>29</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>31</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="15813077" w14:textId="0E07BF2F" w:rsidR="00490B45" w:rsidRDefault="00490B45">
+        <w:p w14:paraId="2E0EBB2F" w14:textId="3DD870EB" w:rsidR="008D7258" w:rsidRDefault="008D7258">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228880738" w:history="1">
-            <w:r w:rsidRPr="00B13F56">
+          <w:hyperlink w:anchor="_Toc237012313" w:history="1">
+            <w:r w:rsidRPr="009A3940">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Other Topics (As Applicable)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228880738 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012313 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00544F29">
-[...4 lines deleted...]
-              <w:t>29</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>31</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="182CFC62" w14:textId="1BC25999" w:rsidR="00490B45" w:rsidRDefault="00490B45">
+        <w:p w14:paraId="062FCBFA" w14:textId="04EB063D" w:rsidR="008D7258" w:rsidRDefault="008D7258">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228880739" w:history="1">
-            <w:r w:rsidRPr="00B13F56">
+          <w:hyperlink w:anchor="_Toc237012314" w:history="1">
+            <w:r w:rsidRPr="009A3940">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Suggested Appendices as applicable</w:t>
+              <w:t>University Policies and Degree Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228880739 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012314 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00544F29">
-[...4 lines deleted...]
-              <w:t>29</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>31</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7E219291" w14:textId="10DAFA18" w:rsidR="0023710E" w:rsidRDefault="0023710E">
+        <w:p w14:paraId="72B0D763" w14:textId="0733CF93" w:rsidR="008D7258" w:rsidRDefault="008D7258">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:noProof/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237012315" w:history="1">
+            <w:r w:rsidRPr="009A3940">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>GENERAL POLICIES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012315 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0543D932" w14:textId="78ABEE1A" w:rsidR="008D7258" w:rsidRDefault="008D7258">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237012316" w:history="1">
+            <w:r w:rsidRPr="009A3940">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Admission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012316 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="16EFF9C1" w14:textId="32AFD8D5" w:rsidR="008D7258" w:rsidRDefault="008D7258">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237012317" w:history="1">
+            <w:r w:rsidRPr="009A3940">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>English Proficiency Requirements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012317 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0F4D297F" w14:textId="61A7527C" w:rsidR="008D7258" w:rsidRDefault="008D7258">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237012318" w:history="1">
+            <w:r w:rsidRPr="009A3940">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Enrollment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012318 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1E3DB273" w14:textId="061B7CFF" w:rsidR="008D7258" w:rsidRDefault="008D7258">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237012319" w:history="1">
+            <w:r w:rsidRPr="009A3940">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Graduate Credit (Including Transfer Credit)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012319 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3FF399EE" w14:textId="2663BD16" w:rsidR="008D7258" w:rsidRDefault="008D7258">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237012320" w:history="1">
+            <w:r w:rsidRPr="009A3940">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Credit/No Credit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012320 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7F65031E" w14:textId="1DF0A39B" w:rsidR="008D7258" w:rsidRDefault="008D7258">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237012321" w:history="1">
+            <w:r w:rsidRPr="009A3940">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Probation &amp; Dismissal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012321 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="613596EC" w14:textId="17EB93CF" w:rsidR="008D7258" w:rsidRDefault="008D7258">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237012322" w:history="1">
+            <w:r w:rsidRPr="009A3940">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Grading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012322 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5FEBD3B1" w14:textId="5A09682C" w:rsidR="008D7258" w:rsidRDefault="008D7258">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237012323" w:history="1">
+            <w:r w:rsidRPr="009A3940">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Time Limits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012323 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="75252615" w14:textId="0ECB69B9" w:rsidR="008D7258" w:rsidRDefault="008D7258">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237012324" w:history="1">
+            <w:r w:rsidRPr="009A3940">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Leave of Absence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012324 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2D32EC57" w14:textId="1DC78DD4" w:rsidR="008D7258" w:rsidRDefault="008D7258">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237012325" w:history="1">
+            <w:r w:rsidRPr="009A3940">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Required University Milestones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012325 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="15A19110" w14:textId="00338E88" w:rsidR="008D7258" w:rsidRDefault="008D7258">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:noProof/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237012326" w:history="1">
+            <w:r w:rsidRPr="009A3940">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>DOCTORAL DEGREE REQUIREMENTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012326 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>42</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7246C2EA" w14:textId="06BE1156" w:rsidR="008D7258" w:rsidRDefault="008D7258">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237012327" w:history="1">
+            <w:r w:rsidRPr="009A3940">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Enrollment Requirement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012327 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>42</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1FB07C60" w14:textId="0A0D97B6" w:rsidR="008D7258" w:rsidRDefault="008D7258">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237012328" w:history="1">
+            <w:r w:rsidRPr="009A3940">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Continuous Enrollment for Post-Comprehensive Students</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012328 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>42</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="50A041F8" w14:textId="001B81FF" w:rsidR="008D7258" w:rsidRDefault="008D7258">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:noProof/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237012329" w:history="1">
+            <w:r w:rsidRPr="009A3940">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>GRADUATE CERTIFICATE REQUIREMENTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012329 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>43</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2F0FB1CB" w14:textId="2C164CBF" w:rsidR="008D7258" w:rsidRDefault="008D7258">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:noProof/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237012330" w:history="1">
+            <w:r w:rsidRPr="009A3940">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>GRADUATION REQUIREMENTS (Ph.D.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012330 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>43</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="08248567" w14:textId="683BA96E" w:rsidR="008D7258" w:rsidRDefault="008D7258">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237012331" w:history="1">
+            <w:r w:rsidRPr="009A3940">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Graduate &amp; Postdoctoral Affairs Graduation Checklists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012331 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>43</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7C1E6CEC" w14:textId="4D2A2CD0" w:rsidR="008D7258" w:rsidRDefault="008D7258">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:noProof/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237012332" w:history="1">
+            <w:r w:rsidRPr="009A3940">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>GRADUATE &amp; POSTDOCTORAL AFFAIRS FUNDING OPPORTUNITIES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012332 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>44</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="364595E4" w14:textId="0D8DB3D2" w:rsidR="008D7258" w:rsidRDefault="008D7258">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:noProof/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237012333" w:history="1">
+            <w:r w:rsidRPr="009A3940">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Policies Regarding Freedom of Expression on Campus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012333 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>44</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="269424EB" w14:textId="5734188C" w:rsidR="008D7258" w:rsidRDefault="008D7258">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237012334" w:history="1">
+            <w:r w:rsidRPr="009A3940">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Suggested Appendices as applicable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237012334 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>44</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7E219291" w14:textId="1C592417" w:rsidR="0023710E" w:rsidRDefault="0023710E">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
+    <w:p w14:paraId="1BA7B9A5" w14:textId="77777777" w:rsidR="00177AFD" w:rsidRDefault="00177AFD" w:rsidP="009E31F2">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00177AFD" w:rsidSect="006F1A88">
+          <w:headerReference w:type="even" r:id="rId12"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="even" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="first" r:id="rId16"/>
+          <w:footerReference w:type="first" r:id="rId17"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="4E560887" w14:textId="21F0DB95" w:rsidR="00D562A7" w:rsidRPr="00374F98" w:rsidRDefault="00D562A7" w:rsidP="009E31F2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc228880711"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc237012285"/>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Department Directory</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="0094C5C4" w14:textId="77777777" w:rsidR="001E0768" w:rsidRPr="00374F98" w:rsidRDefault="00D562A7" w:rsidP="007B4B46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Chair or area director</w:t>
       </w:r>
@@ -2422,51 +3976,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74D02C8E" w14:textId="43D55D53" w:rsidR="00F00B20" w:rsidRPr="00374F98" w:rsidRDefault="007B4B46" w:rsidP="007B4B46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Dr. Jennifer Kurth</w:t>
       </w:r>
       <w:r w:rsidR="001E0768" w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="001E0768" w:rsidRPr="00374F98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>jkurth@ku.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001E0768" w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="272D1FD8" w14:textId="77777777" w:rsidR="001E0768" w:rsidRPr="00374F98" w:rsidRDefault="001E0768" w:rsidP="007B4B46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -2501,102 +4055,102 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6B8DC7B0" w14:textId="600611F2" w:rsidR="00F00B20" w:rsidRPr="00374F98" w:rsidRDefault="00F00B20" w:rsidP="007B4B46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Dr. Alison Zagona (Co-chair)</w:t>
       </w:r>
       <w:r w:rsidR="001E0768" w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="001E0768" w:rsidRPr="00374F98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>zagona@ku.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001E0768" w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="550E31A2" w14:textId="70EC792A" w:rsidR="0094533B" w:rsidRPr="00374F98" w:rsidRDefault="00F00B20" w:rsidP="0094533B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Dr. </w:t>
       </w:r>
       <w:r w:rsidR="003C1628">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Val Mazzotti</w:t>
       </w:r>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Co-chair)</w:t>
       </w:r>
       <w:r w:rsidR="0094533B" w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00262641" w:rsidRPr="00723DB8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>v025m303@ku.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00262641">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BE13A59" w14:textId="77777777" w:rsidR="007B4B46" w:rsidRPr="00374F98" w:rsidRDefault="007B4B46" w:rsidP="007B4B46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AAA84B3" w14:textId="76A9D44F" w:rsidR="001E0768" w:rsidRPr="00374F98" w:rsidRDefault="001E0768" w:rsidP="007B4B46">
       <w:pPr>
@@ -2611,139 +4165,124 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Student Services Administrator:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12D33E64" w14:textId="6F515AF4" w:rsidR="00F00B20" w:rsidRPr="00374F98" w:rsidRDefault="00F00B20" w:rsidP="007B4B46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Linda Melton LaPierre</w:t>
       </w:r>
       <w:r w:rsidR="001E0768" w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="001E0768" w:rsidRPr="00374F98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>specialeduadm@ku.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001E0768" w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C4D5B09" w14:textId="32653584" w:rsidR="00D562A7" w:rsidRDefault="0028132E" w:rsidP="009E31F2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc228880712"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc237012286"/>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>General Academic Policies and Procedures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-    </w:p>
-[...13 lines deleted...]
-      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2624F99D" w14:textId="77777777" w:rsidR="008977BF" w:rsidRPr="008977BF" w:rsidRDefault="008977BF" w:rsidP="008977BF"/>
     <w:p w14:paraId="3DC37800" w14:textId="7B106F92" w:rsidR="0028132E" w:rsidRPr="00374F98" w:rsidRDefault="0028132E" w:rsidP="009E31F2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc228880713"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc237012287"/>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Admission</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="004E2E4E" w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="522E0763" w14:textId="499C14E0" w:rsidR="007B4B46" w:rsidRDefault="007B4B46" w:rsidP="007B4B46">
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00374F98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>KU SPED PhD Admissions [link]</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7E3E3B30" w14:textId="68BF9C1F" w:rsidR="0028132E" w:rsidRPr="00374F98" w:rsidRDefault="0028132E" w:rsidP="007B4B46">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc228880714"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc237012288"/>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Minimum requirements or pre-requisites</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="353DF938" w14:textId="45BDA8CA" w:rsidR="007B4B46" w:rsidRPr="00374F98" w:rsidRDefault="007B4B46" w:rsidP="007B4B46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3FB49CC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Applicants must have a master’s degree or equivalent with at least a 3.5 grade point average on a 4.0 scale. International applicants are strongly encouraged to complete the application process well in advance of the application deadlines, to ensure adequate time for processing of visa related paperwork. Meeting minimum admission standards does not guarantee admission to the program.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="258E9DAE" w14:textId="5C3C1CB3" w:rsidR="007B4B46" w:rsidRPr="00374F98" w:rsidRDefault="007B4B46" w:rsidP="007B4B46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2775,55 +4314,56 @@
         </w:rPr>
         <w:t>submitting an application</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> is strongly recommended and is considered vital to the department admissions process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25EC9406" w14:textId="27493928" w:rsidR="007B4B46" w:rsidRPr="00374F98" w:rsidRDefault="007B4B46" w:rsidP="007B4B46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="260246A8" w14:textId="1B4EA9A6" w:rsidR="0028132E" w:rsidRPr="00374F98" w:rsidRDefault="0028132E" w:rsidP="007B4B46">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc228880715"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc237012289"/>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Deadlines</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="6863A2D0" w14:textId="77777777" w:rsidR="00883265" w:rsidRPr="00374F98" w:rsidRDefault="00883265" w:rsidP="00883265">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">December 3, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -2887,51 +4427,51 @@
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Application Materials </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="249732D1" w14:textId="6EB8357C" w:rsidR="006C5985" w:rsidRPr="00374F98" w:rsidRDefault="00D95E33" w:rsidP="006C5985">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>A checklist of application materials can be found</w:t>
       </w:r>
       <w:r w:rsidR="00805109" w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> at the following link: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00805109" w:rsidRPr="00374F98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>KU SPED Application requirements [link]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00805109" w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A104EC" w14:textId="5FC6D7EB" w:rsidR="00F54B5C" w:rsidRPr="00374F98" w:rsidRDefault="00F54B5C" w:rsidP="006C5985">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -3007,72 +4547,78 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>that includes financial support</w:t>
       </w:r>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> will remain open until April 15. Acceptances made after this date are considered binding commitments under the terms of the resolution.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BF9A244" w14:textId="5ED55482" w:rsidR="00060546" w:rsidRPr="00374F98" w:rsidRDefault="00852060" w:rsidP="00852060">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t xml:space="preserve">English Proficiency Requirements </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74AA0887" w14:textId="77777777" w:rsidR="00DA0790" w:rsidRPr="00374F98" w:rsidRDefault="009E2958" w:rsidP="00DA0790">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E2958">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>KU requires all non</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E2958">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">native speakers of English to demonstrate English proficiency for admission through approved standardized tests or qualifying academic experience. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E2958">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">English Proficiency Requirements </w:t>
-[...19 lines deleted...]
-        <w:t>native speakers of English to demonstrate English proficiency for admission through approved standardized tests or qualifying academic experience. Applicants may meet this requirement with minimum scores on exams such as the TOEFL or IELTS or by completing a recent master’s degree from an approved English</w:t>
+        <w:t>Applicants may meet this requirement with minimum scores on exams such as the TOEFL or IELTS or by completing a recent master’s degree from an approved English</w:t>
       </w:r>
       <w:r w:rsidRPr="009E2958">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>medium institution. Admission is offered based on two proficiency bands—</w:t>
       </w:r>
       <w:r w:rsidRPr="009E2958">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>admission</w:t>
       </w:r>
       <w:r w:rsidRPr="009E2958">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>level proficiency</w:t>
       </w:r>
@@ -3087,51 +4633,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>full proficiency</w:t>
       </w:r>
       <w:r w:rsidRPr="009E2958">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Students admitted with admission</w:t>
       </w:r>
       <w:r w:rsidRPr="009E2958">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>level proficiency will have a hold placed on their record and must complete Applied English Center testing prior to enrollment. International Support Services coordinates and schedules this required testing during International Student Orientation in early August.</w:t>
       </w:r>
       <w:r w:rsidR="00060546" w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> For additional information on this, please visit this website: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00060546" w:rsidRPr="00374F98">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="094FD1"/>
             <w:kern w:val="0"/>
             <w:u w:val="single" w:color="094FD1"/>
           </w:rPr>
           <w:t>KU English Proficiency requirements [link]</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0B8AC087" w14:textId="32A8113C" w:rsidR="00727D32" w:rsidRPr="00374F98" w:rsidRDefault="00727D32" w:rsidP="00DA0790">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
         <w:t>GTA spoken</w:t>
       </w:r>
       <w:r w:rsidRPr="00374F98">
@@ -3159,74 +4705,74 @@
     <w:p w14:paraId="6E86221E" w14:textId="77777777" w:rsidR="009E2958" w:rsidRPr="00374F98" w:rsidRDefault="009E2958" w:rsidP="009E2958">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15040588" w14:textId="406B46C1" w:rsidR="004E2E4E" w:rsidRPr="00374F98" w:rsidRDefault="004E2E4E" w:rsidP="009E2958">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Admissions contact information</w:t>
       </w:r>
       <w:r w:rsidR="007B4B46" w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="007B4B46" w:rsidRPr="00374F98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>specialeduadm@ku.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007B4B46" w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73982DA4" w14:textId="3CB9B04E" w:rsidR="004E2E4E" w:rsidRPr="00374F98" w:rsidRDefault="004E2E4E" w:rsidP="009E31F2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc228880716"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc237012290"/>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Enrollment</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="4F38EB18" w14:textId="77777777" w:rsidR="00D61DE8" w:rsidRPr="00374F98" w:rsidRDefault="00D61DE8" w:rsidP="00CF1ECC">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>General Enrollment Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ECE5684" w14:textId="599ADA61" w:rsidR="00B16556" w:rsidRPr="00374F98" w:rsidRDefault="00B16556" w:rsidP="00B16556">
       <w:pPr>
         <w:rPr>
@@ -3282,79 +4828,79 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="38649168" w14:textId="622541EC" w:rsidR="00B16556" w:rsidRPr="00374F98" w:rsidRDefault="00B16556" w:rsidP="00B16556">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to ensure any enrollment holds are cleared prior to the deadline for enrollment. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59D9DF50" w14:textId="68C3BE33" w:rsidR="00B16556" w:rsidRPr="00374F98" w:rsidRDefault="00B16556" w:rsidP="00B16556">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Failure to enroll in classes by 12:00 am on the first instructional day of the fall, spring, and summer semesters will result in being charged a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:anchor=":%7E:text=Click%20to%20expand-,Late%20Enrollment,-Late%20Enrollment" w:history="1">
+      <w:hyperlink r:id="rId26" w:anchor=":%7E:text=Click%20to%20expand-,Late%20Enrollment,-Late%20Enrollment" w:history="1">
         <w:r w:rsidRPr="00374F98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>late enrollment fee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="161A43DA" w14:textId="2C5A56D6" w:rsidR="00B23168" w:rsidRPr="00374F98" w:rsidRDefault="00B23168" w:rsidP="00B16556">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The program does not require enrollment in summer credit hours, but your funding might, so ongoing and regular contact with your advisor is essential. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="154F55B7" w14:textId="6540E14C" w:rsidR="00D61DE8" w:rsidRPr="00374F98" w:rsidRDefault="00B23168" w:rsidP="00B23168">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It should be noted </w:t>
       </w:r>
       <w:r w:rsidR="00D61DE8" w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">that enrollment may impact </w:t>
       </w:r>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -3390,51 +4936,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Permission numbers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="389D3128" w14:textId="7D823003" w:rsidR="00B47A2D" w:rsidRPr="00374F98" w:rsidRDefault="00B47A2D" w:rsidP="00B47A2D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Enrollment in restricted courses or courses requiring a permission number will be determined by the student’s faculty advisor. The faculty advisor and student will contact the department directly at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00374F98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>specialeduadm@ku.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to identify the student as needing access to a specific class or classes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40493D47" w14:textId="668AED6B" w:rsidR="000D0F58" w:rsidRPr="00374F98" w:rsidRDefault="000D0F58" w:rsidP="000D0F58">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3444,443 +4990,449 @@
     </w:p>
     <w:p w14:paraId="4C1BFA9A" w14:textId="743B4885" w:rsidR="00D61DE8" w:rsidRPr="00374F98" w:rsidRDefault="00B23168" w:rsidP="00B23168">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>If students need to change active enrollment status, they should contact the</w:t>
       </w:r>
       <w:r w:rsidR="001E3B46" w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ir advisor and</w:t>
       </w:r>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Department of Special Education’s student services administrator at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00374F98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>specialeduadm@ku.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Examples of this might include a leave of absence.  Please note the following University Policies and Degree Requirements</w:t>
       </w:r>
       <w:r w:rsidR="00D61DE8" w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="00D61DE8" w:rsidRPr="00374F98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>KU Dropping and Withdrawing Policy [link]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D61DE8" w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5B60C9" w14:textId="0C82D6B8" w:rsidR="00B23168" w:rsidRPr="00374F98" w:rsidRDefault="00B23168" w:rsidP="00B23168">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">International Students may find the ISS website and resources to be important to reference throughout the enrollment process: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00374F98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>ISS Information [link]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58F16EA7" w14:textId="3A3CEBB3" w:rsidR="00D61DE8" w:rsidRPr="00374F98" w:rsidRDefault="00D61DE8" w:rsidP="00D61DE8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc228880717"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc237012291"/>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Academic Integrity and Misconduct</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="791665FF" w14:textId="7EDD9BF4" w:rsidR="00B23168" w:rsidRPr="00374F98" w:rsidRDefault="00B23168" w:rsidP="00B23168">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The Special Education </w:t>
       </w:r>
       <w:r w:rsidR="001A3041" w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Department</w:t>
       </w:r>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> regards academic misconduct as a very serious matter.  Students who violate the conduct policies will be subject to severe penalties, up through and including dismissal from their program.  Please refer to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:anchor="art2sect6" w:history="1">
+      <w:hyperlink r:id="rId31" w:anchor="art2sect6" w:history="1">
         <w:r w:rsidRPr="00374F98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>University Senate Rules and Regulations Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00374F98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Rules and Regulations of the School of Education</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for specific guidelines about activities considered to be academic misconduct and the repercussions of such action. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FBCA4B0" w14:textId="6352890F" w:rsidR="001A3041" w:rsidRPr="00374F98" w:rsidRDefault="001A3041" w:rsidP="001A3041">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t xml:space="preserve">These actions include, but are not limited to disruption of classes, threatening an instructor or fellow student in an academic setting; giving or receiving unauthorized aid on examinations or in the preparation of reports or assignments; knowingly </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00374F98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">These actions include, but are not limited to disruption of classes, threatening an instructor or fellow student in an academic setting; giving or receiving unauthorized aid on examinations or in the preparation of reports or assignments; knowingly misrepresenting the source of any academic work; unauthorized changing of grades; unauthorized use of University approvals or forging of signatures; falsification of research results; plagiarizing of another’s work; violation of regulations or ethical codes for the treatment of human subjects; or otherwise acting dishonestly in research. </w:t>
+        <w:t xml:space="preserve">misrepresenting the source of any academic work; unauthorized changing of grades; unauthorized use of University approvals or forging of signatures; falsification of research results; plagiarizing of another’s work; violation of regulations or ethical codes for the treatment of human subjects; or otherwise acting dishonestly in research. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="603C494C" w14:textId="509D34D6" w:rsidR="0005622D" w:rsidRPr="00374F98" w:rsidRDefault="0005622D" w:rsidP="0005622D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc228880718"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc237012292"/>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Good Academic Standing</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="66510A75" w14:textId="77777777" w:rsidR="001A3041" w:rsidRPr="00C02DA8" w:rsidRDefault="001A3041" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02DA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Doctoral students must maintain a 3.0 cumulative GPA. If the GPA falls below a cumulative graduate grade-point average of 3.0, computed with the inclusion of grades earned at KU for all courses acceptable for graduate credit, the student is placed on academic probation by the graduate division of the school/college. The grades of P and I, for which no numerical equivalents are defined, are excluded from the computation. If the student’s overall graduate average has been raised to 3.0 by the end of the next semester of enrollment after being placed on probation, the student may be returned to good academic standing. If not, the student is not permitted to re-enroll and will be dismissed unless the graduate division of the school/college acts favorably on a departmental recommendation for the student to continue studying.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="084B0B12" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59A5C72C" w14:textId="33361A1C" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="00D418AD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc228880719"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc237012293"/>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Improvement Plans</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="1E0BD151" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>During the doctoral program, a mid-semester and/or mid-year review meeting may occur for one of the following reasons.  The student:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4669C89F" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+    <w:p w14:paraId="4669C89F" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>does not meet minimum grade requirements (B) in a course during the first semester (first year) or during subsequent semesters;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63425E71" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+    <w:p w14:paraId="63425E71" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>is placed on academic probation by the university and/or the Department;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="042DF75C" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+    <w:p w14:paraId="042DF75C" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>does not meet funding requirements; and/or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="727743E2" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+    <w:p w14:paraId="727743E2" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>does not meet the dispositional requirements of the Department.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64742F88" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Mid-Semester and Mid-Year Improvement Plan forms will be used to document and further guide the process, and these will be posted on Canvas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06E60544" w14:textId="77777777" w:rsidR="001A3041" w:rsidRPr="00374F98" w:rsidRDefault="001A3041" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10BAE673" w14:textId="7CC4614B" w:rsidR="0005622D" w:rsidRPr="00374F98" w:rsidRDefault="0005622D" w:rsidP="0005622D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc228880720"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc237012294"/>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Grading</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="45EB8FC2" w14:textId="77777777" w:rsidR="001A3041" w:rsidRPr="00C02DA8" w:rsidRDefault="001A3041" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02DA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In addition to the annual review processes described subsequently, students must meet University and Department grade expectations. The basic system is an A, B, C, D, F system, where A designates above-average graduate work; B, average graduate work; C below average graduate work, and D and F, failing graduate work; </w:t>
       </w:r>
       <w:r w:rsidRPr="00C02DA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C, D, and F work does not count toward fulfilling degree requirements</w:t>
       </w:r>
       <w:r w:rsidRPr="00C02DA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. The letter P is used only to indicate participation in the dissertation process or in the first semester enrollment of a two-semester sequence course. In any semester, an instructor may, at their option, assign a letter grade of A, B, C, D, or F when evidence about performance is available. Upon completion of dissertation hours leading to a doctoral degree, the P remains on the final transcript except for the last semester of enrollment. A letter grade (A, B, C, D, or F) is assigned in the last semester of enrollment to characterize the quality of the final </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">product. The I grade is not appropriate for enrollment in dissertation and is not accepted. If a student does not earn at least a B in a doctoral course, they may be placed on an improvement plan. If a student </w:t>
+        <w:t xml:space="preserve">. The letter P is used only to indicate participation in the dissertation process or in the first semester enrollment of a two-semester sequence course. In any semester, an instructor may, at their option, assign a letter grade of A, B, C, D, or F when evidence about performance is available. Upon completion of dissertation hours leading to a doctoral degree, the P remains on the final transcript except for the last semester of enrollment. A letter grade (A, B, C, D, or F) is assigned in the last semester of enrollment to characterize the quality of the final product. The I grade is not appropriate for enrollment in dissertation and is not accepted. If a student does not earn at least a B in a doctoral course, they may be placed on an improvement plan. If a student </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C02DA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>earns  a</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C02DA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> letter grade below a B in a required Special Education Doctoral course, they may be placed on academic probation for not meeting departmental grade standards. </w:t>
+        <w:t xml:space="preserve"> letter grade below a B in a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">required Special Education Doctoral course, they may be placed on academic probation for not meeting departmental grade standards. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78F6F198" w14:textId="77777777" w:rsidR="001A3041" w:rsidRPr="00C02DA8" w:rsidRDefault="001A3041" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02DA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For enrollments other than dissertation hours, the letter I indicates coursework that has been of passing quality, some part of which is, for good reason, incomplete. As stated in University Senate Rules and Regulations, Article II, Section 2.2.3.2: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C02DA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
@@ -3896,130 +5448,574 @@
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>An</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C02DA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> I that is not removed according to this rule shall automatically convert to a grade of F or U, or the lapse grade assigned by the course instructor, and shall be indicated on the student’s record.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B90326E" w14:textId="77777777" w:rsidR="001A3041" w:rsidRPr="00374F98" w:rsidRDefault="001A3041" w:rsidP="001A3041">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BDE89EC" w14:textId="31AA5DEB" w:rsidR="0005622D" w:rsidRPr="00374F98" w:rsidRDefault="0005622D" w:rsidP="0005622D">
+    <w:p w14:paraId="2EBB537E" w14:textId="192723E4" w:rsidR="009E5BB3" w:rsidRDefault="009E5BB3" w:rsidP="0005622D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc228880721"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc237012295"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Dispositions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="3047A842" w14:textId="2E593EF7" w:rsidR="008D7258" w:rsidRDefault="008D7258" w:rsidP="008D7258">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>The following list of dispositions is intended to provide clear expectations for students (and advisors) on professionalism standards for our doctoral program. These are intended to be separate indicators (or expectations) for students’ research and coursework that will be evaluated as part of students’ annual reviews.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480EB75B" w14:textId="77777777" w:rsidR="008D7258" w:rsidRDefault="008D7258" w:rsidP="008D7258">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779CED8E" w14:textId="77777777" w:rsidR="008D7258" w:rsidRDefault="008D7258" w:rsidP="008D7258">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Consistently demonstrates professionalism and ethical conduct by: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A525612" w14:textId="77777777" w:rsidR="008D7258" w:rsidRDefault="008D7258" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Demonstrating responsibility and punctuality in all settings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23BCE98D" w14:textId="77777777" w:rsidR="008D7258" w:rsidRDefault="008D7258" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Maintaining confidentiality and respecting privacy of students and colleagues.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2158871D" w14:textId="77777777" w:rsidR="008D7258" w:rsidRDefault="008D7258" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Meeting deadlines consistently. This includes initiating, managing, planning for, and completing program milestones and requirements.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C44228C" w14:textId="77777777" w:rsidR="008D7258" w:rsidRDefault="008D7258" w:rsidP="008D7258">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consistently demonstrates </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>clear, professional, respectful, and honest oral and written communication by:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CEE4BD9" w14:textId="77777777" w:rsidR="008D7258" w:rsidRDefault="008D7258" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Responding to emails and professional inquiries in a timely manner, (e.g. 48 business hours).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE08865" w14:textId="77777777" w:rsidR="008D7258" w:rsidRDefault="008D7258" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Actively listening and providing constructive feedback in discussions with students, colleagues, and community members.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CDD45E2" w14:textId="77777777" w:rsidR="008D7258" w:rsidRDefault="008D7258" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Adjusting communication strategies to effectively engage diverse audiences such as people with lived disability experience, families, educators, researchers, and policymakers.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FCEDBF8" w14:textId="77777777" w:rsidR="008D7258" w:rsidRDefault="008D7258" w:rsidP="008D7258">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="0F4761"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D"/>
+        </w:rPr>
+        <w:t>Demonstrates the ability to work collaboratively by:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="0D0D0D"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD9B673" w14:textId="77777777" w:rsidR="008D7258" w:rsidRDefault="008D7258" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Addressing conflicts using evidence-based conflict resolution strategies (e.g., active listening, mediation, negotiation, collaborative decision making and problem solving).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64392F45" w14:textId="77777777" w:rsidR="008D7258" w:rsidRDefault="008D7258" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Promoting practices where everyone belongs and ensuring all voices are acknowledged and valued in discussions and decisions.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D74D93" w14:textId="77777777" w:rsidR="008D7258" w:rsidRDefault="008D7258" w:rsidP="008D7258">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Demonstrates adaptability and flexibility by:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EC7BC45" w14:textId="77777777" w:rsidR="008D7258" w:rsidRDefault="008D7258" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Taking initiative to actively seek opportunities to develop new skills or strategies when encountering unfamiliar situations.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F8E81EE" w14:textId="77777777" w:rsidR="008D7258" w:rsidRDefault="008D7258" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Accepting and applying feedback from instructors, faculty, research partners, and students</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A197A1" w14:textId="77777777" w:rsidR="009E5BB3" w:rsidRPr="009E5BB3" w:rsidRDefault="009E5BB3" w:rsidP="009E5BB3"/>
+    <w:p w14:paraId="5BDE89EC" w14:textId="66ADA5B7" w:rsidR="0005622D" w:rsidRPr="00374F98" w:rsidRDefault="0005622D" w:rsidP="0005622D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc237012296"/>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Annual Student Progress Review</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="57E928A0" w14:textId="41B5379F" w:rsidR="004B18D6" w:rsidRPr="00374F98" w:rsidRDefault="004B18D6" w:rsidP="004B18D6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Program progress for each student is assessed informally on an ongoing basis; however, students are officially evaluated annually. First year students participate in a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28">
+      <w:hyperlink r:id="rId33">
         <w:r w:rsidRPr="00374F98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Probationary Review</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Second year students participate in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="00374F98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Second Year Review</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005E09B4" w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and evaluations for third and fourth year students are the comprehensive exam and dissertation, respectively. If a student requires more than four years to degree, then Annual Reviews are required during all subsequent years. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29282F5B" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00374F98" w:rsidRDefault="005E09B4" w:rsidP="005E09B4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc228880722"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc237012297"/>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Probationary Review</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39F8702A" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00A45148" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A45148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Probationary Review is the culminating experience in the first year and is intended to provide a gateway for continuation of the program and a point of reflection for both the student and advisor. Outcomes for this probationary review include continuing in the program, being placed on a probationary plan, or being dismissed from the</w:t>
       </w:r>
       <w:r w:rsidRPr="00A45148">
@@ -4057,68 +6053,86 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A45148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Who Completes the Probationary Review?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1211D60C" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00A45148" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A45148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">All first-year doctoral students should expect to participate in the First Year Probationary Review between the end of the Spring and end of the </w:t>
+        <w:t xml:space="preserve">All first-year doctoral students should expect to participate in the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A45148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Summer</w:t>
+        <w:t>First Year</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A45148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Probationary Review between the end of the Spring and end of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A45148">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Summer</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A45148">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> semester of the first year. Exceptions to this will be based only upon exceptional medical or other circumstances that in some way make participation at that time impossible. Having incomplete work related to one of the above products at the time for the First Year Probationary Review in the absence of an exceptional circumstance is not just cause to delay the</w:t>
       </w:r>
       <w:r w:rsidRPr="00A45148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A45148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>review.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="514D3525" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00A45148" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4134,60 +6148,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A45148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Who is on the Probationary Review Committee?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AE31C95" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00A45148" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A45148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Members of the Probationary Review Committee include your advisor, another KU Department of Special Education tenured or tenure-line faculty member in your topical area of interest, and a department- approved tenured or tenure-line faculty member outside the area of interest, typically from within the Department of Special Education. With approval, this third person could be a tenured or tenure-line faculty member from </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">another School of Education and Human Sciences department. An emeritus faculty member may serve on the student’s committee but may not be one of the only two SPED faculty members on the committee. In such a case, there must be three SPED faculty members (one being the emeritus faculty member). </w:t>
+        <w:t xml:space="preserve">Members of the Probationary Review Committee include your advisor, another KU Department of Special Education tenured or tenure-line faculty member in your topical area of interest, and a department- approved tenured or tenure-line faculty member outside the area of interest, typically from within the Department of Special Education. With approval, this third person could be a tenured or tenure-line faculty member from another School of Education and Human Sciences department. An emeritus faculty member may serve on the student’s committee but may not be one of the only two SPED faculty members on the committee. In such a case, there must be three SPED faculty members (one being the emeritus faculty member). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45CC4942" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00374F98" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students should determine the Committee membership with their faculty advisor based on student areas of interest, potential alignment in student and faculty interests, and faculty availability.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49234D9B" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00374F98" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A650AF9" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00374F98" w:rsidRDefault="005E09B4" w:rsidP="005E09B4">
@@ -4217,260 +6222,261 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their materials to their review committee </w:t>
       </w:r>
       <w:r w:rsidRPr="002038AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>at least one week</w:t>
       </w:r>
       <w:r w:rsidRPr="002038AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in advance of the review. Required items include the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0940EEE2" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="002038AA" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
+    <w:p w14:paraId="0940EEE2" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="002038AA" w:rsidRDefault="005E09B4" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002038AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79AEDDFA" w14:textId="4E0A72BC" w:rsidR="00A005FC" w:rsidRPr="002038AA" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
+    <w:p w14:paraId="79AEDDFA" w14:textId="4E0A72BC" w:rsidR="00A005FC" w:rsidRPr="002038AA" w:rsidRDefault="005E09B4" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002038AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Research</w:t>
       </w:r>
       <w:r w:rsidR="00A005FC" w:rsidRPr="002038AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> statement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B191777" w14:textId="261343C0" w:rsidR="005E09B4" w:rsidRPr="002038AA" w:rsidRDefault="00A005FC" w:rsidP="00EF20AE">
+    <w:p w14:paraId="1B191777" w14:textId="261343C0" w:rsidR="005E09B4" w:rsidRPr="002038AA" w:rsidRDefault="00A005FC" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002038AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>One to two teaching and one to two s</w:t>
       </w:r>
       <w:r w:rsidR="005E09B4" w:rsidRPr="002038AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ervice </w:t>
       </w:r>
       <w:r w:rsidRPr="002038AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>goals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA5EF06" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="002038AA" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
+    <w:p w14:paraId="2CA5EF06" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="002038AA" w:rsidRDefault="005E09B4" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002038AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Written Product (most often the Systematic Review of the</w:t>
       </w:r>
       <w:r w:rsidRPr="002038AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002038AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Literature from SPED 930)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74CF74E5" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="002038AA" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
+    <w:p w14:paraId="74CF74E5" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="002038AA" w:rsidRDefault="005E09B4" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="002038AA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Plan of Study</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002038AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C4B248" w14:textId="3C6FAB2F" w:rsidR="005E09B4" w:rsidRPr="002038AA" w:rsidRDefault="00A005FC" w:rsidP="005E09B4">
+    <w:p w14:paraId="69C4B248" w14:textId="3C6FAB2F" w:rsidR="005E09B4" w:rsidRPr="002038AA" w:rsidRDefault="00A005FC" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="002038AA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Signed SOEHS Residency Agreement</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6058EC3A" w14:textId="77777777" w:rsidR="00EF592E" w:rsidRDefault="00EF592E" w:rsidP="005E09B4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CD757D7" w14:textId="23070BB5" w:rsidR="005E09B4" w:rsidRPr="00374F98" w:rsidRDefault="005E09B4" w:rsidP="005E09B4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc228880723"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc237012298"/>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Second Year Review</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="3E70B5E0" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="002038AA" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002038AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Second-Year Review is the culminating experience of your second year of doctoral study. The review provides an opportunity for students to demonstrate their ability to critically review research and plan their own empirical research study. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04FE234E" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="002038AA" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -4572,255 +6578,263 @@
     </w:p>
     <w:p w14:paraId="5287D490" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="002038AA" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF26856" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="002038AA" w:rsidRDefault="005E09B4" w:rsidP="005E09B4">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002038AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>What Materials are Required at the Second-Year Review?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="519984C8" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="002038AA" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
+    <w:p w14:paraId="519984C8" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="002038AA" w:rsidRDefault="005E09B4" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002038AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Article Critique</w:t>
       </w:r>
       <w:r w:rsidRPr="002038AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>—There are two options available for the article critique:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0987C8D2" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="002038AA" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
+    <w:p w14:paraId="0987C8D2" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="002038AA" w:rsidRDefault="005E09B4" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002038AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Option 1</w:t>
       </w:r>
       <w:r w:rsidRPr="002038AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Critically examine one article on substantive and methodological content; the article must be of the same substantive and methodological content for your proposed study (see #2, below)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392FE3CD" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="002038AA" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
+    <w:p w14:paraId="392FE3CD" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="002038AA" w:rsidRDefault="005E09B4" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002038AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Option 2</w:t>
       </w:r>
       <w:r w:rsidRPr="002038AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Participate in a manuscript peer-review with your advisor and submit a de-identified review. If the review was completed with your advisor, only submit your contributions to the review.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D42FC32" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="002038AA" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
+    <w:p w14:paraId="7D42FC32" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="002038AA" w:rsidRDefault="005E09B4" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002038AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pre-Dissertation Research. </w:t>
       </w:r>
       <w:r w:rsidRPr="002038AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students will complete a proposal for an empirical study to be completed for the comprehensive exam. The proposal should be in manuscript form and length, including: (1) introduction (e.g., conceptual/theoretical framing; brief review of research; purpose statement and research questions) and (2) method (e.g., participants, data collection, data analysis). The empirical study can employ any quantitative, qualitative, or mixed method in a primary or secondary analysis. An IRB proposal should also be included if applicable. Usually this will be initiated in a research design course, then developed into a comprehensive exam product. Any changes to the pre-dissertation research should be approved by the student’s committee. The student may start this research after successful completion of their Second Year Review. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1B50625A" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="002038AA" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
+        <w:t xml:space="preserve">Students will complete a proposal for an empirical study to be completed for the comprehensive exam. The proposal should be in manuscript form and length, including: (1) introduction (e.g., conceptual/theoretical framing; brief review of research; purpose statement and research questions) and (2) method (e.g., participants, data collection, data analysis). The empirical study can employ any quantitative, qualitative, or mixed method in a primary or secondary analysis. An IRB proposal should also be included if applicable. Usually this will be initiated in a research design course, then developed into a comprehensive exam product. Any changes to the pre-dissertation research should be approved by the student’s committee. The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002038AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">student may start this research after successful completion of their Second Year Review. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B50625A" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="002038AA" w:rsidRDefault="005E09B4" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002038AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Statements. </w:t>
       </w:r>
       <w:r w:rsidRPr="002038AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Updated research statement that includes a developed conceptual framework related to your research agenda.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75D9E571" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="002038AA" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
+    <w:p w14:paraId="75D9E571" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="002038AA" w:rsidRDefault="005E09B4" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002038AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Updated CV</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="090D95EF" w14:textId="77777777" w:rsidR="002038AA" w:rsidRPr="00374F98" w:rsidRDefault="002038AA" w:rsidP="005E09B4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FBD9A19" w14:textId="77E48E90" w:rsidR="005E09B4" w:rsidRPr="00374F98" w:rsidRDefault="005E09B4" w:rsidP="005E09B4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc228880724"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc237012299"/>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Comprehensive Examination</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="37D68C94" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="0009269E" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0009269E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The comprehensive examination is your gateway to doctoral candidacy and usually occurs in the Spring of your third year. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CDBE0C2" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00374F98" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -4959,201 +6973,201 @@
         <w:t xml:space="preserve">must </w:t>
       </w:r>
       <w:r w:rsidRPr="0009269E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>be tenured or tenure-line faculty in the Department of Special Education who are approved Graduate Faculty</w:t>
       </w:r>
       <w:r w:rsidRPr="0009269E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0009269E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">members with privileges to serve on doctoral committees. For larger committees (i.e., more than four members), the majority must be tenured or tenure-line faculty in the Department of Special Education. The committee Chair must have approved Graduate Faculty status with privileges to serve on and chair doctoral committees. If you are uncertain of a potential committee member’s Graduate Faculty status, or if you are inviting a faculty member from outside of KU to sit on your </w:t>
-      </w:r>
+        <w:t xml:space="preserve">members with privileges to serve on doctoral committees. For larger committees (i.e., more than four members), the majority must be tenured or tenure-line faculty in the Department of Special Education. The committee Chair must have approved Graduate Faculty status with privileges to serve on and chair doctoral committees. If you are uncertain of a potential committee member’s Graduate Faculty status, or if you are inviting a faculty member from outside of KU to sit on your committee, it is advisable to check with the Student Services Administrator as early as possible to determine if Graduate Faculty status will need to be requested from KU Graduate Studies. These requests for appointments to Graduate Faculty are reviewed by committee a limited number of times per academic year. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44ACAC83" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00374F98" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F63031E" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="0009269E" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0009269E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...19 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">The comprehensive examination committee </w:t>
+      </w:r>
       <w:r w:rsidRPr="0009269E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">The comprehensive examination committee </w:t>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must </w:t>
       </w:r>
       <w:r w:rsidRPr="0009269E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>meet the following requirements:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047B7476" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="0009269E" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
+    <w:p w14:paraId="047B7476" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="0009269E" w:rsidRDefault="005E09B4" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0009269E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Two</w:t>
       </w:r>
       <w:r w:rsidRPr="0009269E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the four members who are tenured or tenure-track faculty in the Department of Special Education who are approved Graduate Faculty</w:t>
       </w:r>
       <w:r w:rsidRPr="0009269E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0009269E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">status at KU with privileges to serve on doctoral committees. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2F8F30" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="0009269E" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
+    <w:p w14:paraId="0F2F8F30" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="0009269E" w:rsidRDefault="005E09B4" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0009269E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">One </w:t>
       </w:r>
       <w:r w:rsidRPr="0009269E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">person representing KU Office of Graduate Studies (e.g., a Graduate Faculty member outside the Department of Special Education). That person can also represent the student’s minor area, but that is not required. Often, the Office of Graduate Studies representative is someone familiar with the methodology to be used in the dissertation. Other times, the Graduate Studies representative is someone who knows the content area of the dissertation. But, in all cases, the person </w:t>
       </w:r>
       <w:r w:rsidRPr="0009269E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="0009269E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> be from outside the Department of Special Education and hold Graduate Faculty status at KU with privileges to serve on doctoral committees and privileges as a Grad Studies Representative.</w:t>
+        <w:t xml:space="preserve"> be from outside the Department of Special Education and hold </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Graduate Faculty status at KU with privileges to serve on doctoral committees and privileges as a Grad Studies Representative.</w:t>
       </w:r>
       <w:r w:rsidRPr="0009269E">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> A faculty member with a dual appointment in the Department of Special Education and another Department may </w:t>
       </w:r>
       <w:r w:rsidRPr="0009269E">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidRPr="0009269E">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5186,56 +7200,56 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Graduate Studies representative is a voting member of the committee and has full right to participate in the examination. In the case of any unsatisfactory or irregular aspects of the exam or violation of Graduate Studies policy, the Graduate Studies representative shall provide a written report to the Dean of Graduate Studies for consideration of further</w:t>
       </w:r>
       <w:r w:rsidRPr="0009269E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="11"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0009269E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">action. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E94E062" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="0009269E" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
+    <w:p w14:paraId="2E94E062" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="0009269E" w:rsidRDefault="005E09B4" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0009269E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="0009269E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> fourth</w:t>
       </w:r>
@@ -5243,56 +7257,56 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> required member of these committees can be another Department of Special Education faculty member, a faculty member from another department, a research-only faculty member, or a faculty member from another university. This person may be selected because of their content knowledge, because they represent the minor, or because of their methodological expertise. In all cases, though the fifth member, like the first four, </w:t>
       </w:r>
       <w:r w:rsidRPr="0009269E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">must </w:t>
       </w:r>
       <w:r w:rsidRPr="0009269E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>have Graduate Faculty status at KU with privileges to serve on doctoral committees.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2070CF11" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="0009269E" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
+    <w:p w14:paraId="2070CF11" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="0009269E" w:rsidRDefault="005E09B4" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0009269E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>An emeritus faculty member may serve on the student’s comprehensive exam committee but may not be one of the only two SPED faculty members on the committee. In such a case, there must be three SPED faculty members (one being the emeritus faculty member).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22C4933F" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="0009269E" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -5309,340 +7323,332 @@
       <w:r w:rsidRPr="0009269E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Comprehensive Examination Committee approves the comprehensive examination written and oral components and votes on a recommendation regarding student progress to the dissertation phase of the doctoral program. </w:t>
       </w:r>
       <w:r w:rsidRPr="0009269E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="0009269E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Comprehensive Examination Committee may also be the Dissertation Committee. It is recommended to email the Department of Special Education Student Services Administrator (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="0009269E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>specialeduadm@ku.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0009269E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">) to confirm your selected members meet requirements. If you want to select a research faculty member who does not have Graduate Faculty status, please notify your faculty advisor who will work with the Department of Special </w:t>
-[...8 lines deleted...]
-        <w:t>Education Student Services Administrator and the research faculty member’s supervisor to acquire Graduate Faculty status if appropriate.</w:t>
+        <w:t>) to confirm your selected members meet requirements. If you want to select a research faculty member who does not have Graduate Faculty status, please notify your faculty advisor who will work with the Department of Special Education Student Services Administrator and the research faculty member’s supervisor to acquire Graduate Faculty status if appropriate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BE73910" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00374F98" w:rsidRDefault="005E09B4" w:rsidP="005E09B4">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>What Materials are Required at the Comprehensive Exam?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20850F8E" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00DF71D2" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
+    <w:p w14:paraId="20850F8E" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00DF71D2" w:rsidRDefault="005E09B4" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Progress Toward Degree (PTD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Information sent to the Student Services Administrator (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="00DF71D2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>specialeduadm@ku.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) by email  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB26DEA" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00DF71D2" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
+    <w:p w14:paraId="2BB26DEA" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00DF71D2" w:rsidRDefault="005E09B4" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Updated CV.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Your CV must be in professional format and includes at least three major sections: Research, Teaching, and Service.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772F6DBD" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00DF71D2" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
+    <w:p w14:paraId="772F6DBD" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00DF71D2" w:rsidRDefault="005E09B4" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Updated Statements.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> These should reflect your experiences and accomplishments in Research, Teaching, and Service, and should be coherently related to (and expand upon) the information in your CV.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7191F3A7" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00DF71D2" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
+    <w:p w14:paraId="7191F3A7" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00DF71D2" w:rsidRDefault="005E09B4" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Four Student Products.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> There must be at least four papers/products total (depending upon the scope and complexity of the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>particular selections</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> that the student and advisor/committee make). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="073D4196" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00DF71D2" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
+    <w:p w14:paraId="073D4196" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00DF71D2" w:rsidRDefault="005E09B4" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">At least two </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>products must meet the criteria of primary products (described below).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5409CAF8" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00DF71D2" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
+    <w:p w14:paraId="5409CAF8" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00DF71D2" w:rsidRDefault="005E09B4" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">On multiple author papers, students must clarify their contributions to the paper submitted in a cover sheet to their portfolio; to qualify as a comprehensive exam portfolio product, the student must have made significant contributions to the paper. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16BC5DC5" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00DF71D2" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
+    <w:p w14:paraId="16BC5DC5" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00DF71D2" w:rsidRDefault="005E09B4" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Students must have at least one paper published, submitted for publication, or of publishable quality that represents their primary intellectual work (typically reflected by lead authorship)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53660197" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00DF71D2" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
+    <w:p w14:paraId="53660197" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00DF71D2" w:rsidRDefault="005E09B4" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Students may include more than four papers/products but should include those in a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“tertiary products”</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
@@ -5657,118 +7663,118 @@
     </w:p>
     <w:p w14:paraId="0B57F273" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00DF71D2" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47FCCB2B" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00374F98" w:rsidRDefault="005E09B4" w:rsidP="005E09B4">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Primary Products. At least two primary products are included, as described next.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480AFC99" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00DF71D2" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
+    <w:p w14:paraId="480AFC99" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00DF71D2" w:rsidRDefault="005E09B4" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>At least two of the submissions are published, submitted for publication, or of publishable quality manuscripts or book chapters (all four products may fit this description).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68895A76" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00DF71D2" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
+    <w:p w14:paraId="68895A76" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00DF71D2" w:rsidRDefault="005E09B4" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The comprehensive exam must include at least one data-based study. It may be the study proposed in the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Second Year</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> review. Students should complete one study they lead (i.e., conceptualize and implement) with the guidance of their advisor and/or an advisor-approved collaborator. These may be data gathered on their own or as part of a new or existing dataset.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78605BBF" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00DF71D2" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
+    <w:p w14:paraId="78605BBF" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00DF71D2" w:rsidRDefault="005E09B4" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Products may include book chapters or peer-reviewed articles </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>such as:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
@@ -5778,82 +7784,81 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a (a) systematic literature review, (b) theoretical article, (c) position paper, (d) book chapter or monograph, (e) article using quantitative, qualitative, historical, policy analysis, action research, or single case research design, or (f) practitioner paper. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23ACAA65" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00374F98" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3211AFD8" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00374F98" w:rsidRDefault="005E09B4" w:rsidP="005E09B4">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Secondary Products. No more than two secondary products are included, as described next.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B93D26C" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00DF71D2" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
+    <w:p w14:paraId="6B93D26C" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00DF71D2" w:rsidRDefault="005E09B4" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Products that address a significant contemporary special education issue may include (as examples only) a policy manual, a major revision of state special education rules, a data management system, a software program, online instruction course, or similar products. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20FC7B16" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
+    <w:p w14:paraId="20FC7B16" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRDefault="005E09B4" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>These products may be done in partnership with a local education agency, state education agency, professional association, and/or consumer organization. These products may be in written or technical format or may be purely technology-based. You and your advisor will determine the scope and breadth of these products.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C5801AF" w14:textId="77777777" w:rsidR="007C099D" w:rsidRPr="00DF71D2" w:rsidRDefault="007C099D" w:rsidP="006F1A88">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -5962,58 +7967,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DC754C8" w14:textId="77777777" w:rsidR="00DF39C9" w:rsidRPr="00DF71D2" w:rsidRDefault="00DF39C9" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AC0D263" w14:textId="1AD39C03" w:rsidR="005E09B4" w:rsidRPr="00374F98" w:rsidRDefault="005E09B4" w:rsidP="005E09B4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc228880725"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc237012300"/>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Dissertation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="1E78C452" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00DF71D2" w:rsidRDefault="005E09B4" w:rsidP="005E09B4">
       <w:pPr>
         <w:pStyle w:val="value-groupitem"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The Department of Special Education follows the School of Education and Human Sciences (SOEHS) Dissertation Hours Enrollment policy. The SOEHS policy is provided by the SOEHS </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Graduate student services manager</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6097,60 +8103,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Summer enrollment is no longer required as part of continuous enrollment. However, in the following instances, summer enrollment </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is required by the School of Education and Human Sciences</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">: (1) if a student plans to defend their proposal or dissertation during the summer semester (including during the first two weeks of the fall semester </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">without fall enrollment), then the student must be enrolled in the appropriate number of summer hours; and (2) in consultation with your advisor, you mutually agree that your dissertation progress will include demands on faculty time and university facilities, then you should be enrolled in the summer.  </w:t>
+        <w:t xml:space="preserve">: (1) if a student plans to defend their proposal or dissertation during the summer semester (including during the first two weeks of the fall semester without fall enrollment), then the student must be enrolled in the appropriate number of summer hours; and (2) in consultation with your advisor, you mutually agree that your dissertation progress will include demands on faculty time and university facilities, then you should be enrolled in the summer.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41C6D747" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00DF71D2" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="043D8DD9" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00DF71D2" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -6228,50 +8225,51 @@
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39CDF3D2" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00DF71D2" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Maximum time to degree completion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D0F9875" w14:textId="77777777" w:rsidR="005E09B4" w:rsidRPr="00DF71D2" w:rsidRDefault="005E09B4" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">After being admitted to doctoral programs at KU, students have 8 years to complete their degree. Students who completed their master’s degree at KU and subsequently begin doctoral studies have a maximum of 10 years to complete </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6454,60 +8452,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The SOEHS and KU policies requires that Doctoral </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">candidates </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">must be enrolled in the summer if they are passing a milestone – comprehensive exam, proposal meeting, </w:t>
-[...8 lines deleted...]
-        <w:t>dissertation defense. If not, they are not required to be enrolled in the summer unless it is required for their funding source (e.g., grant). If a student has yet to meet their 18 hours of post comps enrollment and needs to enroll in the summer, they would enroll in 3-6 credit hours (contingent on your funding source). If they have completed their required 18 hours, then the summer enrollment is 1 hour if passing a milestone.</w:t>
+        <w:t>must be enrolled in the summer if they are passing a milestone – comprehensive exam, proposal meeting, dissertation defense. If not, they are not required to be enrolled in the summer unless it is required for their funding source (e.g., grant). If a student has yet to meet their 18 hours of post comps enrollment and needs to enroll in the summer, they would enroll in 3-6 credit hours (contingent on your funding source). If they have completed their required 18 hours, then the summer enrollment is 1 hour if passing a milestone.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2710250A" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00DF71D2" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3169C288" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00DF71D2" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -6551,91 +8540,92 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>be sure to register for Fall classes</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF71D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, to maintain your student eligibility and access to KU systems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4158A356" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="713C51B8" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="00C72266">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc205367781"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc205367781"/>
       <w:r w:rsidRPr="00374F98">
         <w:t>Dissertation Formatting, Proposal, and Defense</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="3217E54C" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00571DF6" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00571DF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The comprehensive examination meeting and the dissertation proposal meeting must be distinct and separate meetings (not combined) and must occur at least one week apart.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59C46C33" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F77C754" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="007B6799">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc205367782"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc205367782"/>
       <w:r w:rsidRPr="00374F98">
+        <w:lastRenderedPageBreak/>
         <w:t>What is a Dissertation?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="1126C373" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00571DF6" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00571DF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Your dissertation is a culminating and defining research experience that ideally leads you to your post- Ph.D. program of research. Dissertation planning starts early in your program and reflects your interests and knowledge of the research literature and the needs of the discipline. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1724D5C4" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00571DF6" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -6679,226 +8669,218 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00571DF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The dissertation must show some original accomplishment, but it should also demonstrate the candidate’s potential to make future contributions to knowledge and understanding. The KU Office of Graduate Studies requires that the dissertation be a unique, coherent scholarly work, not a collage of separate, distinct pieces. Its unity of theme and treatment may still accommodate several subtopics by demonstrating their relationships and interactions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DCC7626" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="00D418AD">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17DD6BD2" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="007B6799">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Dissertation_Formats"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkStart w:id="18" w:name="_Dissertation_Formats"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc205367783"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="00374F98">
         <w:t>Dissertation Formats</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="247E0CDD" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00571DF6" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00571DF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Within the Department of Special Education, students are generally permitted to choose from two dissertation formats, either a traditional, five-chapter format dissertation (Introduction, Literature Review, Methods, Results, Discussion) or a three-study format dissertation structured with an introductory and culminating chapter, with the literature </w:t>
-[...8 lines deleted...]
-        <w:t>review and/or dissertation study findings presented in at least three additional chapters that, individually, are formatted in journal article format.</w:t>
+        <w:t>Within the Department of Special Education, students are generally permitted to choose from two dissertation formats, either a traditional, five-chapter format dissertation (Introduction, Literature Review, Methods, Results, Discussion) or a three-study format dissertation structured with an introductory and culminating chapter, with the literature review and/or dissertation study findings presented in at least three additional chapters that, individually, are formatted in journal article format.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12C04F42" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76AD49B3" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="007B6799">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:t>Five Chapter Dissertation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70F1571A" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00571DF6" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00571DF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The traditional dissertation includes five chapters:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A7830B" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00571DF6" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+    <w:p w14:paraId="75A7830B" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00571DF6" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00571DF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Introduction, in which background of the problem and statement of the problem are described. The purpose of the study is presented, along with research questions. Other content may be required, such as definitions of terms, assumptions, or other content as determined with your advisor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365B2DEA" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00571DF6" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+    <w:p w14:paraId="365B2DEA" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00571DF6" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00571DF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Literature Review: A review of relevant research, summarizing key findings and identifying gaps in the extant research is provided. Typically, a search description, conceptual or theoretical framework, and search procedure are provided. The review of research is organized by variables or themes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62FD39A8" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00571DF6" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+    <w:p w14:paraId="62FD39A8" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00571DF6" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00571DF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Methods: The research design, questions, participants, instruments, data collection, and data analysis procedures are described.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2799BF18" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00571DF6" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+    <w:p w14:paraId="2799BF18" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00571DF6" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00571DF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Results/Findings: Findings/results and data organized around research questions or hypotheses are presented.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5044C61F" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00571DF6" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+    <w:p w14:paraId="5044C61F" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00571DF6" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00571DF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Conclusion: A summary of key findings and conclusions (organized around research questions or hypotheses), followed by a discussion of the implications of the findings for research, practice, and/or policy are presented.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79717B42" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00571DF6" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="119297AD" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00571DF6" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00571DF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6922,144 +8904,144 @@
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:t>Three-Study Dissertation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C19418E" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00571DF6" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00571DF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Instead of five chapters, the three-study dissertation will include three separate, publishable papers (as deemed by the dissertation committee) of typical journal article length that are logically linked together. The dissertation will include the following Chapters:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF4C398" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00571DF6" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+    <w:p w14:paraId="4FF4C398" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00571DF6" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00571DF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Introduction that provides background and significance of the problem. It should detail the logical link between the three papers, including a relevant conceptual or theoretical framework.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C008458" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00571DF6" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+    <w:p w14:paraId="7C008458" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00571DF6" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00571DF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Paper/Study 1: This will be a publishable paper of typical journal length and includes an introductory literature review and research questions/statement of purpose, methodology, results/findings, and discussion. References and tables or figures are included in each chapter. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AE213EA" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00571DF6" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+    <w:p w14:paraId="3AE213EA" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00571DF6" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00571DF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Paper/Study 2: This will be a publishable paper of typical journal length and includes an introductory literature review and research questions/statement of purpose, methodology, results/findings, and discussion. References and tables or figures are included in each chapter. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E22B9B9" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00571DF6" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+    <w:p w14:paraId="0E22B9B9" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00571DF6" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00571DF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Paper/Study 3: This will be a publishable paper of typical journal length and includes an introductory literature review and research questions/statement of purpose, methodology, results/findings, and discussion. References and tables or figures are included in each chapter. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="653BAD25" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00571DF6" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+    <w:p w14:paraId="653BAD25" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00571DF6" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00571DF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conclusion chapter that discusses the implications of the integrated findings of the three papers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D6E5476" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00571DF6" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -7123,89 +9105,90 @@
     <w:p w14:paraId="0555D9F9" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="007B6799">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:t>Dissertation Formatting Requirements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F53728D" w14:textId="6AAB1247" w:rsidR="00D418AD" w:rsidRDefault="00D418AD" w:rsidP="003D7CBF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00571DF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All dissertations completed at KU must meet the university’s requirements for formatting specific components, including Title and Acceptance pages. Please refer to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="00571DF6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>KU Thesis and Dissertation Formatting guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00571DF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to ensure that the final, PDF version of your thesis or dissertation will meet the standards required to earn your degree.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F0C6783" w14:textId="77777777" w:rsidR="003D7CBF" w:rsidRPr="00571DF6" w:rsidRDefault="003D7CBF" w:rsidP="003D7CBF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C1238D9" w14:textId="298A1D26" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="00490B45">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc205367784"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc205367784"/>
       <w:r w:rsidRPr="00374F98">
+        <w:lastRenderedPageBreak/>
         <w:t>Dissertation Proposal</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="00374F98">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="321B9ACD" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="00D418AD">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Who Completes the Dissertation Proposal?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="680E6643" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7336,261 +9319,261 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. As described in the Comprehensive Examination Dissertation Committee </w:t>
       </w:r>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="3D3D3D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">section, doctoral </w:t>
       </w:r>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>committees are composed of at least five voting members with Graduate Faculty Status, have privileges to serve on a Doctoral Committee, and must adhere to the following requirements:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE9251A" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="00D418AD">
+    <w:p w14:paraId="2BE9251A" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Two committee members must be KU Department of Special Education tenured or tenure-line faculty holding Graduate Faculty status at KU with privileges to serve on doctoral committees.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A411430" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="00D418AD">
+    <w:p w14:paraId="2A411430" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">One member must meet the requirements for serving as an outside member representing the KU Office of Graduate Studies (i.e., be a KU tenured or tenure-line faculty member from a department outside the student’s department) and hold Graduate Faculty status at KU with privileges to serve on doctoral committees and privileges as a Grad Studies Representative. </w:t>
       </w:r>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A faculty member with a dual appointment in the Department of Special Education and another Department may </w:t>
       </w:r>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> serve in this role on a committee; however, a faculty member with a courtesy appointment in the Department of Special Education </w:t>
       </w:r>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> serve in this role. </w:t>
       </w:r>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Graduate Studies representative is a voting member of the committee and has full right to participate in the examination. In the case of any unsatisfactory or irregular aspects of the exam or violation of Graduate Studies policy, the Graduate Studies representative shall provide a written report to the Dean of Graduate Studies for consideration of further</w:t>
       </w:r>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>action.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DB042B1" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="00D418AD">
+    <w:p w14:paraId="1DB042B1" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">One member may hold any Graduate Faculty status, including regular, dissertation, or special status. For information, see the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:anchor=":~:text=To%20hold%20a%20Graduate%20Faculty,to%20high%2Dquality%20graduate%20education." w:history="1">
+      <w:hyperlink r:id="rId40" w:anchor=":~:text=To%20hold%20a%20Graduate%20Faculty,to%20high%2Dquality%20graduate%20education." w:history="1">
         <w:r w:rsidRPr="003D7CBF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>policy on Graduate Faculty appointments</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DFB3E32" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="00D418AD">
+    <w:p w14:paraId="0DFB3E32" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>An emeritus faculty member may serve on the student’s committee but may not be one of the only two SPED faculty members on the committee. In such a case, there must be three SPED faculty members (one being the emeritus faculty member).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A8DB8FC" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="00D418AD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29FE9DEC" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>While committees are not required to have a co-chair, the student or the committee members may decide to select a co-chair. For doctoral dissertation committees, the chair must be a tenured or tenure-earning member of the Department of Special Education and have Graduate Faculty status; the co-chair can hold any graduate faculty status.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27FD42AC" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="00D418AD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39F39574" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NOTE: As committee membership policies occasionally change, candidates should review the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:anchor=":~:text=Committee%20Composition%20Requirements&amp;text=Doctoral%20committees%20are%20composed%20of,authorized%20to%20chair%20doctoral%20examinations." w:history="1">
+      <w:hyperlink r:id="rId41" w:anchor=":~:text=Committee%20Composition%20Requirements&amp;text=Doctoral%20committees%20are%20composed%20of,authorized%20to%20chair%20doctoral%20examinations." w:history="1">
         <w:r w:rsidRPr="003D7CBF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>committee membership policies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> provided by the KU Office of Graduate </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7611,52 +9594,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72141C25" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="00D418AD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The committee for the dissertation defense meeting must consist of at least five members as detailed previously. At least one member must be from a department other than the major department. This member represents the Graduate Studies Office and must be a regular member of the Graduate Faculty. Before the examination, the KU Graduate Studies Office provides a list of responsibilities to the Graduate Studies representative. The Graduate Studies representative is a voting member of the committee and has full right to participate in the examination. In the case of any unsatisfactory or irregular aspects of the exam or violation of Graduate Studies policy, the Graduate Studies representative shall provide a written report to the Dean of Graduate Studies for consideration of further action.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0888BA0C" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="00D418AD">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_What_Materials_are"/>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkStart w:id="21" w:name="_What_Materials_are"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="0056028E" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="00D418AD">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>What Materials are Required at the Dissertation Proposal?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41212A34" w14:textId="39CBD8DC" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="00D418AD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -7667,216 +9650,216 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>traditional five-chapter or three-study dissertation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="305CE9BA" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="00D418AD">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>If you are completing the traditional, five-chapter dissertation, you will provide your committee with the following three chapters:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="777F606E" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+    <w:p w14:paraId="777F606E" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Introduction, in which background of the problem and statement of the problem are described. The purpose of the study is presented, along with research questions or a research statement. Other content may be required, such as definitions of terms, assumptions, or other content as determined with your advisor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA35052" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+    <w:p w14:paraId="6CA35052" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Literature Review: A review of relevant research, summarizing key findings and identifying gaps in the extant research is provided. Typically, a search description, conceptual or theoretical framework, and search procedure are provided. The review of research is organized by variables or themes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="504D5D70" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+    <w:p w14:paraId="504D5D70" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Methods: The research design, participants, instruments, data collection, and data analysis procedures are described.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43067112" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="692CA224" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="00D418AD">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>If you are completing the three-chapter dissertation, you will provide your committee with the following components:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="705540C7" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+    <w:p w14:paraId="705540C7" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Introduction that provides background and significance of the problem. It should detail the logical link between the three papers, including a relevant brief literature review and/or conceptual or theoretical framework; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11A2FC3F" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+    <w:p w14:paraId="11A2FC3F" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Paper/Study 1: Introduction (including literature review), method, data analysis plan </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B3AA38" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+    <w:p w14:paraId="34B3AA38" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Paper/Study 2: Introduction (including literature review), method, data analysis plan </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B95FC0F" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+    <w:p w14:paraId="6B95FC0F" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Paper/Study 3: Introduction (including literature review), method, data analysis plan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73F3C3DB" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -7945,129 +9928,128 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4475A5C4" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>At this meeting, you will share your ideas and plans for completing the dissertation, including your timeline, research questions, and the dissertation format you will be completing. You will schedule at least one and a half hours for the proposal meeting. During this meeting, you will discuss:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70652E29" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+    <w:p w14:paraId="70652E29" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Your dissertation topic, describing what you intend to study and how it represents original research that is logically related to your previous work and/or gaps in the field.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74A8D28D" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BA26E93" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Your dissertation proposal document (detailed above), which is:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7178C0E9" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+    <w:p w14:paraId="7178C0E9" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The first three chapters of your dissertation (if you are completing the traditional five-chapter dissertation): (1) Introduction, (2) Literature Review, and (3) Methods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="408D9DBC" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+    <w:p w14:paraId="408D9DBC" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">An Overall Introduction to your 3 studies and the following for each of three papers if you are completing the three-study dissertation: introduction (including a literature review), method, and data analysis plan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13E90F24" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -8117,51 +10099,51 @@
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E4D2D3B" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="003D7CBF" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To reserve physical space in the SPED Department in Joseph R. Pearson Hall for the proposal meeting, you will need to email the Student Services Administrator at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="003D7CBF">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>specialeduadm@ku.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8229,51 +10211,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="15"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">office. </w:t>
       </w:r>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FAF9F8"/>
         </w:rPr>
         <w:t xml:space="preserve">A PDF of the fully accepted dissertation proposal should also be sent to both the SPED Student Services administrator at  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="003D7CBF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FAF9F8"/>
           </w:rPr>
           <w:t>specialeduadm@ku.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FAF9F8"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the School of Education and Human Sciences Graduate Student Services Manager. The SOEHS will retain your proposal in their archive in the Learning Resource Center. Your proposal will not be available for review or check out to the general KU population.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AFEAFD4" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
@@ -8319,56 +10301,55 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D7CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>committee.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BBD483C" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="00D418AD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD954FD" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="00490B45">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc205367785"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc205367785"/>
       <w:r w:rsidRPr="00374F98">
-        <w:lastRenderedPageBreak/>
         <w:t>Dissertation Defense</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="3E9E3312" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="00D418AD">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Who Completes a Dissertation Defense?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="561A061D" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731737">
@@ -8432,50 +10413,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>All members of the exam committee must participate in graduate student oral examinations, which include the master’s final oral exam, the doctoral comprehensive oral exam, and the doctoral final oral exam (i.e., dissertation defense). One or more members, as well as the student, may participate via video-conferencing technology.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77F4DF5D" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="00D418AD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="180" w:after="180"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">A student's milestone outcome will not be influenced by any proceedings that take place without all members participating, either physically present or participating via-video-conferencing technology. If a committee member does not arrive or appear, the exam may not begin and if a committee member leaves, the exam may not proceed. Oral examinations that do not meet </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>these attendance</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> requirements are not valid.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0829E162" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="00D418AD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="180" w:after="0"/>
         <w:textAlignment w:val="baseline"/>
@@ -8556,220 +10538,220 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29BA4A37" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00D418AD">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">What </w:t>
       </w:r>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Materials are Required at the Dissertation Defense?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ABDEEA7" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+    <w:p w14:paraId="6ABDEEA7" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Updated CV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1379723C" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+    <w:p w14:paraId="1379723C" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Updated statements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35201B0C" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+    <w:p w14:paraId="35201B0C" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dissertation (all chapters)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BBA7E7E" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C93672A" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00D418AD">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t>What Happens at the Dissertation Defense?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE9835C" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00731737">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Completion of the dissertation is the final academic phase of a doctoral program, culminating in the final oral examination and defense of the dissertation. In all but the rarest cases, tentative approval of the written dissertation is followed promptly by the final oral examination. When the completed dissertation has been accepted by the committee in final draft form and all other degree requirements have been satisfied doctoral candidates may submit their dissertation to the graduate school.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="726136BD" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00374F98" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="167DD418" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00D418AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00731737">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Initial Committee Deliberation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743E51B1" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00731737">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prior to the start of your dissertation defense, the committee will ask the student to step out. For the next few minutes, your committee chair (i.e., your advisor) will ensure the committee believes your dissertation meet standards and your defense can continue. Upon this determination, you will be invited to return to the exam and will proceed with your presentation/oral defense.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D0DD41" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08C4B3F3" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00D418AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00731737">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>What Happens at the Dissertation Defense?</w:t>
-[...80 lines deleted...]
-        </w:rPr>
         <w:t>Professional Presentation/Oral Defense</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D3820A1" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The oral defense requires the student provides a professional presentation of their entire dissertation. The presentation should assume that committee members have read your dissertation. The intent is for the student to overview their dissertation. The student presentation will be 45 to 60 minutes and will be determined by their advisor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D48B8E5" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
@@ -8961,79 +10943,78 @@
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5432933B" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>At least</w:t>
       </w:r>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">four weeks prior to the identified meeting date, </w:t>
       </w:r>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the student is required to submit information on the scheduled date, time, and committee membership, and dissertation title to the Department of Special Education Student Services Administrator at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="00731737">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>specialeduadm@ku.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> . </w:t>
       </w:r>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rStyle w:val="cf11"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9085,51 +11066,60 @@
     <w:p w14:paraId="33471BA5" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49FC6148" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>At this point, the School of Education and Human Sciences Graduate Division (Graduate Student Services Manager) ascertains whether all other degree requirements have been met and if reports of any previously scheduled final oral examinations have been submitted and recorded. Upon approval of the request, the dissertation defense meeting is scheduled at the time and place previously identified. This information must be published in a news medium as prescribed by the Graduate Faculty. Interested members of the university community are encouraged to attend these examinations.</w:t>
+        <w:t xml:space="preserve">At this point, the School of Education and Human Sciences Graduate Division (Graduate Student Services Manager) ascertains whether all other degree requirements have been met and if reports of any previously scheduled final oral examinations have been submitted and recorded. Upon approval of the request, the dissertation defense </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00731737">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>meeting is scheduled at the time and place previously identified. This information must be published in a news medium as prescribed by the Graduate Faculty. Interested members of the university community are encouraged to attend these examinations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="722CE6E9" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FA37E18" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -9303,96 +11293,95 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> consensus and committee members rate any aspect of the dissertation as unacceptable, the advisor and the student should discuss whether it is best to move forward or whether the dissertation defense should be postponed and the issues raised by committee members</w:t>
       </w:r>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>addressed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="338216FB" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+    <w:p w14:paraId="338216FB" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>If 3 or more members rate one or more components as unacceptable, the defense must be delayed until all weak components are revised and re-evaluated as acceptable or above by at least 3 or more committee</w:t>
       </w:r>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>members.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B85FAC" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+    <w:p w14:paraId="20B85FAC" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dissertation honors may be conveyed if the mean of the committee scores for both the written rubric (24 points) and the Oral Presentation Rubric (8 points) is 30 points or higher. Total points achieved across all rubrics scored by the voting members will be added up and divided by the same number of voting members. Notification of honors will take place after Student Services Administrator calculates final</w:t>
       </w:r>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00731737">
@@ -9424,154 +11413,154 @@
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>What Paperwork is Required at the Dissertation Defense?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2530EAEE" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The following paperwork is completed as part of the dissertation defense:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B17E6E" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+    <w:p w14:paraId="60B17E6E" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Graduate Studies Learner Outcomes Rubric. </w:t>
       </w:r>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Completed prior to the defense by committee members </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="144C373A" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+    <w:p w14:paraId="144C373A" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Oral Dissertation Rubric. </w:t>
       </w:r>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Completed during the defense by committee members</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AEF69D0" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+    <w:p w14:paraId="4AEF69D0" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Program of Study.</w:t>
       </w:r>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Signed by all committee members</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DBB1DD0" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
+    <w:p w14:paraId="5DBB1DD0" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Title Page</w:t>
       </w:r>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Signed by all committee members</w:t>
       </w:r>
@@ -9579,50 +11568,51 @@
     <w:p w14:paraId="6E7398D0" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63BA651D" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Note: Committee members may sign the documents electronically if they are unable to attend in person. This will be done in coordination with the Department of Special Education Student Services Administrator.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00C5E5A0" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4306E7AB" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00D418AD">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Dissertation Decision</w:t>
@@ -9772,122 +11762,121 @@
         </w:rPr>
         <w:t>scores.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C151A2A" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5099BFA2" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00D418AD">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>After the Dissertation Defense</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="355985CA" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00D418AD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon receiving your passing dissertation defense outcome, the SOEHS Graduate Student Services Manager will send out an email containing post-defense/graduation information. All the tasks identified in this information must be completed by close of business, or before, on the official last day of the term in which you are graduating. The official last day of each term of the academic year can be found by accessing the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="00731737">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Academic Calendar of the Office of the University Registrar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00731737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="466E6B5A" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00D418AD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FE18C89" w14:textId="77777777" w:rsidR="00D418AD" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="00D418AD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41FB06EE" w14:textId="40EFD367" w:rsidR="004B18D6" w:rsidRPr="00731737" w:rsidRDefault="00D418AD" w:rsidP="004B18D6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="43DF596C" w14:textId="41446C84" w:rsidR="0005622D" w:rsidRPr="00374F98" w:rsidRDefault="0005622D" w:rsidP="00C63D8D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc228880726"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc237012301"/>
       <w:r w:rsidRPr="00374F98">
         <w:lastRenderedPageBreak/>
         <w:t>Professional Development</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="6F7EAD97" w14:textId="0BA607C6" w:rsidR="00C856CE" w:rsidRPr="00374F98" w:rsidRDefault="001676D5" w:rsidP="00B26F4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00B26F4D" w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Special Education faculty</w:t>
       </w:r>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> are happy to help </w:t>
       </w:r>
@@ -10014,138 +12003,138 @@
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00C856CE" w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> professional connections within the field, such as during professional conferences where </w:t>
       </w:r>
       <w:r w:rsidR="00B26F4D" w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">job </w:t>
       </w:r>
       <w:r w:rsidR="00C856CE" w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>positions may be discussed and/or advertised.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="253AFC97" w14:textId="6AD35914" w:rsidR="0005622D" w:rsidRPr="00374F98" w:rsidRDefault="0005622D" w:rsidP="00C63D8D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc228880727"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc237012302"/>
       <w:r w:rsidRPr="00374F98">
         <w:t>Grievance Procedures</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="76D6F19F" w14:textId="1A91DC5B" w:rsidR="00DF142C" w:rsidRPr="00374F98" w:rsidRDefault="00DF142C" w:rsidP="00DF142C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Grievances arising within the School of Education and Human Sciences must be heard under the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidRPr="00374F98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>School’s Grievance Procedure</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. The School of Education and Human Sciences grievance procedure applies to the faculty members, unclassified professional staff, and students. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F3CB2DB" w14:textId="7AB4E9F6" w:rsidR="00DF142C" w:rsidRPr="00374F98" w:rsidRDefault="00DF142C" w:rsidP="00DF142C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Note: This procedure does not apply to graduate students in matters related to their employment as teaching assistants. A separate grievance procedure outlined in the Memorandum of Agreement between the University of Kansas and the Board of Regents and the Kansas Association of Public Employees is available for that purpose.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AAE7EE7" w14:textId="040D5E0B" w:rsidR="0005622D" w:rsidRPr="00374F98" w:rsidRDefault="0005622D" w:rsidP="00C63D8D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc228880728"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc237012303"/>
       <w:r w:rsidRPr="00374F98">
         <w:t>Petitions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="0FECBB77" w14:textId="6116F0BA" w:rsidR="001A0BFE" w:rsidRPr="00374F98" w:rsidRDefault="001A0BFE" w:rsidP="001A0BFE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Exceptions to the rules and requirements of the graduate program may be granted for sufficient reason by the Leadership Studies Committee. Students must petition to waive the rules and requirements stated in this manual, and the petition must be accompanied by written assessment(s) of the students’ faculty advisor and where relevant, the approval of the members of their dissertation committees.  This is to ensure careful consideration of the merits of the proposed change by those working most closely with the student involved.  Petitions may be forwarded to the College office of Graduate and Postdoctoral Affairs for final review and approval as necessary when pertaining to College/University level policies. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="417E1EF6" w14:textId="4A89A87B" w:rsidR="0005622D" w:rsidRPr="00374F98" w:rsidRDefault="0005622D" w:rsidP="0005622D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Advising,_Mentoring,_and"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkStart w:id="26" w:name="_Advising,_Mentoring,_and"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc237012304"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Advising, Mentoring, and Communication of Assignments and Roles</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="34580F2A" w14:textId="55E7B314" w:rsidR="002B380C" w:rsidRPr="00374F98" w:rsidRDefault="002B380C" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A key to your success as a doctoral student is seeking opportunities to work with multiple faculty members as mentors. The </w:t>
       </w:r>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -10248,111 +12237,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B09A73C" w14:textId="14730739" w:rsidR="00EF20AE" w:rsidRDefault="00EF20AE" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:anchor=":%7E:text=Provide%20clear%20guidance%20and%20policies%20on%20the%20timing%20and%20process%20for%20students%2C%20advisors%2C%20or%20the%20department%20to%20change%20faculty%20advisor%20assignments%20(e.g.%2C%20thesis%20or%20dissertation%20advisor)%20as%20appropriate%20to%20the%20degree%20program%20following%20the%20guidelines%20and%20requirements%20outlined%20in%20school/College%2Dlevel%20policy" w:history="1">
+      <w:hyperlink r:id="rId47" w:anchor=":%7E:text=Provide%20clear%20guidance%20and%20policies%20on%20the%20timing%20and%20process%20for%20students%2C%20advisors%2C%20or%20the%20department%20to%20change%20faculty%20advisor%20assignments%20(e.g.%2C%20thesis%20or%20dissertation%20advisor)%20as%20appropriate%20to%20the%20degree%20program%20following%20the%20guidelines%20and%20requirements%20outlined%20in%20school/College%2Dlevel%20policy" w:history="1">
         <w:r w:rsidRPr="00374F98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>KU Graduate Student Advising and Mentoring Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> provides additional information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36910658" w14:textId="77777777" w:rsidR="00A622D1" w:rsidRDefault="00A622D1" w:rsidP="00EF20AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D1A4188" w14:textId="68FDA2E8" w:rsidR="00A622D1" w:rsidRDefault="00763E36" w:rsidP="00763E36">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc228880730"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc237012305"/>
       <w:r>
         <w:t>Advisee and Advisor Best Practices</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="732692BF" w14:textId="75CE6B12" w:rsidR="00763E36" w:rsidRPr="006F1A88" w:rsidRDefault="00763E36" w:rsidP="00763E36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006F1A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Advisor Best Practices</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="628A7174" w14:textId="0C0B6CFE" w:rsidR="00FF2A5D" w:rsidRPr="006F1A88" w:rsidRDefault="00FF2A5D" w:rsidP="3FB49CC9">
+    <w:p w14:paraId="628A7174" w14:textId="0C0B6CFE" w:rsidR="00FF2A5D" w:rsidRPr="006F1A88" w:rsidRDefault="00FF2A5D" w:rsidP="007A5BD5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Graduate </w:t>
       </w:r>
       <w:r w:rsidR="002B0A80" w:rsidRPr="006F1A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -10389,55 +12378,55 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>their</w:t>
       </w:r>
       <w:r w:rsidRPr="006F1A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> academic endeavors and assist</w:t>
       </w:r>
       <w:r w:rsidRPr="006F1A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> you in securing research support. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="742F57D0" w14:textId="04A5043B" w:rsidR="00FF2A5D" w:rsidRPr="006F1A88" w:rsidRDefault="00FF2A5D" w:rsidP="3FB49CC9">
+    <w:p w14:paraId="742F57D0" w14:textId="04A5043B" w:rsidR="00FF2A5D" w:rsidRPr="006F1A88" w:rsidRDefault="00FF2A5D" w:rsidP="007A5BD5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Graduate </w:t>
       </w:r>
       <w:r w:rsidR="002B0A80" w:rsidRPr="006F1A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -10456,97 +12445,97 @@
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> guidance and support from </w:t>
       </w:r>
       <w:r w:rsidR="002F72C0" w:rsidRPr="006F1A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>advisees</w:t>
       </w:r>
       <w:r w:rsidRPr="006F1A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="091B4204" w14:textId="3D66F1A8" w:rsidR="00BD2083" w:rsidRPr="006F1A88" w:rsidRDefault="00BD2083" w:rsidP="3FB49CC9">
+    <w:p w14:paraId="091B4204" w14:textId="3D66F1A8" w:rsidR="00BD2083" w:rsidRPr="006F1A88" w:rsidRDefault="00BD2083" w:rsidP="007A5BD5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Graduate </w:t>
       </w:r>
       <w:r w:rsidR="002B0A80" w:rsidRPr="006F1A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>advisors</w:t>
       </w:r>
       <w:r w:rsidRPr="006F1A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be objective in the evaluation of research and academic performance and communicate that evaluation fully and honestly to their students. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A4709B3" w14:textId="4FAADF2F" w:rsidR="003F518B" w:rsidRPr="006F1A88" w:rsidRDefault="003F518B" w:rsidP="3FB49CC9">
+    <w:p w14:paraId="1A4709B3" w14:textId="4FAADF2F" w:rsidR="003F518B" w:rsidRPr="006F1A88" w:rsidRDefault="003F518B" w:rsidP="007A5BD5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Graduate </w:t>
       </w:r>
       <w:r w:rsidR="00F7554B" w:rsidRPr="006F1A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -10597,149 +12586,149 @@
       </w:r>
       <w:r w:rsidRPr="006F1A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> research or progress toward a degree. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B928E8F" w14:textId="78AB1A12" w:rsidR="00763E36" w:rsidRPr="006F1A88" w:rsidRDefault="00763E36" w:rsidP="00763E36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Advisee Best Practices</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0824BBDC" w14:textId="038E17E2" w:rsidR="005C29BE" w:rsidRPr="006F1A88" w:rsidRDefault="005C29BE" w:rsidP="3FB49CC9">
+    <w:p w14:paraId="0824BBDC" w14:textId="038E17E2" w:rsidR="005C29BE" w:rsidRPr="006F1A88" w:rsidRDefault="005C29BE" w:rsidP="007A5BD5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Advisees should be open and willing to discuss their professional goals, aspirations, and areas where they</w:t>
       </w:r>
       <w:r w:rsidRPr="006F1A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> need guidance </w:t>
       </w:r>
       <w:r w:rsidR="209AEC2D" w:rsidRPr="006F1A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>from</w:t>
       </w:r>
       <w:r w:rsidRPr="006F1A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> their advisor. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0447AEB5" w14:textId="7D36FCE9" w:rsidR="005C29BE" w:rsidRPr="006F1A88" w:rsidRDefault="005C29BE" w:rsidP="3FB49CC9">
+    <w:p w14:paraId="0447AEB5" w14:textId="7D36FCE9" w:rsidR="005C29BE" w:rsidRPr="006F1A88" w:rsidRDefault="005C29BE" w:rsidP="007A5BD5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Advisees </w:t>
       </w:r>
       <w:r w:rsidRPr="006F1A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">should be open to guidance and </w:t>
       </w:r>
       <w:r w:rsidR="449C5306" w:rsidRPr="006F1A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">corrective feedback </w:t>
       </w:r>
       <w:r w:rsidRPr="006F1A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>from their advisor. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D0609AE" w14:textId="6A42ED91" w:rsidR="005C29BE" w:rsidRPr="006F1A88" w:rsidRDefault="00A61409" w:rsidP="3FB49CC9">
+    <w:p w14:paraId="4D0609AE" w14:textId="6A42ED91" w:rsidR="005C29BE" w:rsidRPr="006F1A88" w:rsidRDefault="00A61409" w:rsidP="007A5BD5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Advisees </w:t>
       </w:r>
       <w:r w:rsidR="005C29BE" w:rsidRPr="006F1A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>should respond effectively, respectfully, and in a timely manner to communication</w:t>
       </w:r>
@@ -10749,55 +12738,55 @@
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and guidance from </w:t>
       </w:r>
       <w:r w:rsidRPr="006F1A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>advisors</w:t>
       </w:r>
       <w:r w:rsidR="005C29BE" w:rsidRPr="006F1A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43BEA26C" w14:textId="11269DEC" w:rsidR="000C2420" w:rsidRPr="006F1A88" w:rsidRDefault="00A61409" w:rsidP="3FB49CC9">
+    <w:p w14:paraId="43BEA26C" w14:textId="11269DEC" w:rsidR="000C2420" w:rsidRPr="006F1A88" w:rsidRDefault="00A61409" w:rsidP="007A5BD5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Advisees </w:t>
       </w:r>
       <w:r w:rsidR="005C29BE" w:rsidRPr="006F1A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>should come to scheduled meetings</w:t>
       </w:r>
@@ -10819,60 +12808,60 @@
       </w:r>
       <w:r w:rsidRPr="006F1A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Creating a meeting agenda prior to advising</w:t>
       </w:r>
       <w:r w:rsidRPr="006F1A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> meetings is recommended.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="314A83DE" w14:textId="77777777" w:rsidR="002B380C" w:rsidRPr="00374F98" w:rsidRDefault="002B380C" w:rsidP="002B380C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc205367757"/>
-      <w:bookmarkStart w:id="29" w:name="_Toc228880731"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc205367757"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc237012306"/>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Changing Advisors</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="12B1ABAD" w14:textId="77777777" w:rsidR="002B380C" w:rsidRPr="00374F98" w:rsidRDefault="002B380C" w:rsidP="002B380C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">New doctoral students will be assigned a faculty advisor at the time of admission. Every graduate student is required to have a graduate advisor from the time of admission until completion of degree requirements. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4513BF06" w14:textId="77777777" w:rsidR="002B380C" w:rsidRPr="00374F98" w:rsidRDefault="002B380C" w:rsidP="002B380C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
@@ -11005,322 +12994,322 @@
       <w:r w:rsidR="00A622D1" w:rsidRPr="3FB49CC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">listed previously. </w:t>
       </w:r>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">If the Director of Graduate Studies is the advisor of record or the proposed new advisor, the student shall contact the Chair of Department of Special Education or the Dean of Graduate Studies in the School of Education and Human Sciences. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B69647B" w14:textId="77777777" w:rsidR="002B380C" w:rsidRPr="00374F98" w:rsidRDefault="002B380C" w:rsidP="002B380C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc228880732"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc237012307"/>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The Change Process:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="25408F6A" w14:textId="77777777" w:rsidR="002B380C" w:rsidRPr="00374F98" w:rsidRDefault="002B380C" w:rsidP="006F1A88">
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="25408F6A" w14:textId="77777777" w:rsidR="002B380C" w:rsidRPr="00374F98" w:rsidRDefault="002B380C" w:rsidP="007A5BD5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Depending on the nature of the concerns, the Director of Graduate Studies might call for separate meetings to discuss the situation with the graduate student and with the faculty advisor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38CA88FC" w14:textId="77777777" w:rsidR="002B380C" w:rsidRPr="00374F98" w:rsidRDefault="002B380C" w:rsidP="006F1A88">
+    <w:p w14:paraId="38CA88FC" w14:textId="77777777" w:rsidR="002B380C" w:rsidRPr="00374F98" w:rsidRDefault="002B380C" w:rsidP="007A5BD5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">The Director of Graduate Studies and the graduate student concerned will work together to identify an alternative faculty advisor. Depending on the circumstances, it may be appropriate for the current advisor and another graduate faculty member of the Department of Special Education to serve as co-advisors. </w:t>
       </w:r>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">If all attempts to find or agree upon an alternative </w:t>
       </w:r>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Special Education faculty member willing to serve as their advisor is unsuccessful within 45 calendar days, or sufficient faculty members in Special Education to make up a committee, this may be grounds for dismissal at the conclusion of that academic term.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CF5FD38" w14:textId="77777777" w:rsidR="002B380C" w:rsidRPr="00374F98" w:rsidRDefault="002B380C" w:rsidP="006F1A88">
+    <w:p w14:paraId="4CF5FD38" w14:textId="77777777" w:rsidR="002B380C" w:rsidRPr="00374F98" w:rsidRDefault="002B380C" w:rsidP="007A5BD5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Graduate students who have funding tied to their original advisor will continue to work on / complete agreed upon tasks for the remainder of the term for which they were already paid, or other mutually agreed upon timeline between the graduate student, original advisor, and in consultation with the Director of Graduate Studies, who can mediate the discussion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="140026BC" w14:textId="77777777" w:rsidR="002B380C" w:rsidRPr="00374F98" w:rsidRDefault="002B380C" w:rsidP="006F1A88">
+    <w:p w14:paraId="140026BC" w14:textId="77777777" w:rsidR="002B380C" w:rsidRPr="00374F98" w:rsidRDefault="002B380C" w:rsidP="007A5BD5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Change of advisors, for any reason, may result in a different source of graduate student funding, partial, or complete loss of graduate student funding. The graduate student should discuss the consequences to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>changing</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> advisor with the advisor and Director of Graduate Studies. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64DAC885" w14:textId="77777777" w:rsidR="002B380C" w:rsidRPr="00374F98" w:rsidRDefault="002B380C" w:rsidP="006F1A88">
+    <w:p w14:paraId="64DAC885" w14:textId="77777777" w:rsidR="002B380C" w:rsidRPr="00374F98" w:rsidRDefault="002B380C" w:rsidP="007A5BD5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">The student shall discuss and arrange a timeframe for completing any remaining work that had been planned with the current advisor before the change takes </w:t>
       </w:r>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>place. If the student wishes to continue a project that was initiated with the original advisor, details of transferring the project should be worked out in consultation with the Director of Graduate Studies, who can mediate the process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="384B886F" w14:textId="77777777" w:rsidR="002B380C" w:rsidRPr="00374F98" w:rsidRDefault="002B380C" w:rsidP="006F1A88">
+    <w:p w14:paraId="384B886F" w14:textId="77777777" w:rsidR="002B380C" w:rsidRPr="00374F98" w:rsidRDefault="002B380C" w:rsidP="007A5BD5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are required to obtain signatures from the new advisor, current advisor, and the Chair of the Department of Special Education on the “change of advisor” form when changing advisors. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44BDD64D" w14:textId="77777777" w:rsidR="002B380C" w:rsidRPr="00374F98" w:rsidRDefault="002B380C" w:rsidP="006F1A88">
+    <w:p w14:paraId="44BDD64D" w14:textId="77777777" w:rsidR="002B380C" w:rsidRPr="00374F98" w:rsidRDefault="002B380C" w:rsidP="007A5BD5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The student must still meet all relevant degree requirements of the University and the Department.</w:t>
       </w:r>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="41D328DB" w14:textId="77777777" w:rsidR="002B380C" w:rsidRPr="00374F98" w:rsidRDefault="002B380C" w:rsidP="002B380C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>KU provides resources for issues of this nature, should they be needed, through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidRPr="00374F98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Ombuds Office</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. Other extra-departmental resources include the Office of Graduate Studies, the SOEHS Dean of Graduate Studies, and Human Resources, who can assist in an objective analysis of the costs/benefits of changing advisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CD32E14" w14:textId="77777777" w:rsidR="002B380C" w:rsidRPr="00374F98" w:rsidRDefault="002B380C" w:rsidP="002B380C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">The Change of Advisor Form can be found on the Doctoral Student Canvas page. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D0A34BE" w14:textId="1228F780" w:rsidR="00B3009F" w:rsidRPr="00731737" w:rsidRDefault="00EF20AE" w:rsidP="00731737">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc228880733"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc237012308"/>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Regular and Timely Feedback from Dissertation Advisors</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="3CFABC7C" w14:textId="77777777" w:rsidR="00B3009F" w:rsidRPr="0099389E" w:rsidRDefault="00B3009F" w:rsidP="00B3009F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0099389E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Faculty advisors play a central role by guiding students academically and professionally. They are expected to meet regularly with students, provide timely and constructive feedback on research, coursework, and teaching, and help ensure steady progress toward degree completion. Advisors also inform students about program requirements and help plan their course of study.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A1DAD05" w14:textId="77777777" w:rsidR="00B3009F" w:rsidRPr="0099389E" w:rsidRDefault="00B3009F" w:rsidP="00B3009F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0099389E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Beyond academics, advisors support professional and career development, assist with opportunities like fellowships, and help resolve conflicts within advisory committees. They must communicate clearly and respectfully, especially when addressing concerns about student performance, and provide actionable feedback.</w:t>
@@ -11388,461 +13377,4960 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>is located in</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="006F1A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the appendix)</w:t>
       </w:r>
       <w:r w:rsidR="00306EEF" w:rsidRPr="3FB49CC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A0B8DB0" w14:textId="590000FC" w:rsidR="0005622D" w:rsidRPr="00374F98" w:rsidRDefault="0005622D" w:rsidP="0005622D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc228880734"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc237012309"/>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Information for Graduate Assistants (GTA/GRA/GA)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="694ED536" w14:textId="41EA183F" w:rsidR="0060702F" w:rsidRPr="00374F98" w:rsidRDefault="0060702F" w:rsidP="00616BD1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">For student success in their positions as GTA/GRA/GA, the Special Education Department will provide information regarding what the student should expect </w:t>
       </w:r>
       <w:r w:rsidR="00616BD1" w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and their responsibilities as a part of </w:t>
       </w:r>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>their assistantship. This includes information regarding duties, supervision, resources, and any specific rules and procedures relating to the appointment.</w:t>
       </w:r>
       <w:r w:rsidR="00616BD1" w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> For GTA’s, this includes information regarding access to resources and other procedures required by the Memorandum of Agreement (MOA) between the University of Kansas and the GTA union (GTAC).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64CEE277" w14:textId="13B4408C" w:rsidR="0005622D" w:rsidRPr="00374F98" w:rsidRDefault="0005622D" w:rsidP="0005622D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc228880735"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc237012310"/>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Degree Requirements and Procedures</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="0634ED4A" w14:textId="72FC03E5" w:rsidR="0005622D" w:rsidRPr="00374F98" w:rsidRDefault="0005622D" w:rsidP="0005622D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc228880736"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc237012311"/>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Academic Catalog</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="023647D5" w14:textId="5470649E" w:rsidR="004A1F89" w:rsidRPr="00374F98" w:rsidRDefault="004A1F89" w:rsidP="004A1F89">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are subject to the degree requirements in</w:t>
       </w:r>
       <w:r w:rsidR="002D1F2C" w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> t</w:t>
       </w:r>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidR="002D1F2C" w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> cata</w:t>
       </w:r>
       <w:r w:rsidR="002D1F2C" w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>log</w:t>
       </w:r>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the year they are admitted, and the handbook contains a more detailed explanation of the requirements as well as departmental procedures. Students should reference the academic catalog published online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidRPr="00374F98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>KU SPED Academic Catalog</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="123175D8" w14:textId="65F07E53" w:rsidR="0005622D" w:rsidRPr="00374F98" w:rsidRDefault="0005622D" w:rsidP="0005622D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc228880737"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc237012312"/>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Doctoral Degree Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="6025B9D5" w14:textId="1CA3910C" w:rsidR="00057E22" w:rsidRPr="00374F98" w:rsidRDefault="00057E22" w:rsidP="00057E22">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc228880738"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc237012313"/>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Other Topics (As Applicable)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="2AF8AE98" w14:textId="79899134" w:rsidR="009644F5" w:rsidRPr="00374F98" w:rsidRDefault="009644F5" w:rsidP="009644F5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Doctoral students may print professional conference posters through the School of Education and Human Sciences, Learning Resource Center, which </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>is located in</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> JR Pearson Hall. Doctoral students can pursue service to the field through the student organization, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidRPr="00374F98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Professionals for Inclusion and Social Justice</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00374F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ISJ), which is a part of the School of Education and Human Sciences. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05DE673C" w14:textId="706B9AFF" w:rsidR="00057E22" w:rsidRPr="00374F98" w:rsidRDefault="00057E22" w:rsidP="00057E22">
+    <w:p w14:paraId="32484266" w14:textId="7B6258C7" w:rsidR="00E81BFF" w:rsidRDefault="00E81BFF" w:rsidP="00057E22">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc228880739"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="13E783D7" w14:textId="4AD9E678" w:rsidR="00C32A2A" w:rsidRPr="00374F98" w:rsidRDefault="00C32A2A" w:rsidP="00057E22">
+      <w:bookmarkStart w:id="38" w:name="_Toc237012314"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>University Policies and Degree Requirements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F57CC85" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This section contains information on requirements and policies of the Office of Graduate &amp; Postdoctoral Affairs, hereafter referred to as “the University”. It is not a complete list of all policies pertaining to graduate students. Only those policies that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">most commonly </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">affect graduate students are included.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="664E099E" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Policies are described in general terms and are intended to help students understand what is expected.  They do not reflect the exact language of the official policy and should not be confused with official policy. Specific information and restrictions as well as links to relevant forms may be accessed by clicking on the policy headings. Links to the official policies in the KU policy library are found at the bottom of each policy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">description. Students are accountable to and should familiarize themselves with the University's official policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD3E39D" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DCFE97C" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc237012315"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>GENERAL POLICIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="7C3CFFA7" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following University policies apply to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ALL graduate students</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regardless of degree, program, or department. These are minimum general requirements. Your department or program may have more restrictive policies in any of these areas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B28A00E" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7091129F" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://gradapply.ku.edu/apply"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:bookmarkStart w:id="40" w:name="_Toc237012316"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Admission</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="0884604A" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Degree or non-degree seeking applicants must have a bachelor’s degree (as evidenced by an official transcript from the institution the degree was obtained).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596EBA64" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Related Policies and Forms:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07F1816C" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21305"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Admission to Graduate Study</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56FEBFB6" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="060D7ACB" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId51" w:history="1">
+        <w:bookmarkStart w:id="41" w:name="_Toc237012317"/>
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bCs/>
+            <w:color w:val="156082" w:themeColor="accent1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>English Proficiency Requirements</w:t>
+        </w:r>
+        <w:bookmarkEnd w:id="41"/>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4E2C70C6" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The University requires all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">applicants, international or domestic, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>to demonstrate English proficiency for admission to any graduate program at KU. There are multiple ways to prove English proficiency:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19EF2A28" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Declaration of native or native-like speaker status on the online application for graduate study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07310C4A" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Official scores from an English proficiency standardized test (e.g. TOEFL, IELTS-Academic, or PTE), sent by the testing agency to the University of Kansas. Official scores must be less than two years old. Scores must be reported to KU directly by the testing service. Self-reported scores or unofficial scores are not accepted. TOEFL scores should be sent by ETS to KU institution code 6871. IELTS should be sent to KU Graduate Admissions via the e-delivery service. PTE score sheets containing the Score Report Code and Registration ID should be emailed to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId52">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>graduateadm@ku.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> for verification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FB1187E" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Graduation with a baccalaureate degree (or higher) earned in residence from an accredited English-medium college or university or an accredited college or university in the United States. Degrees earned online may not be used to verify English proficiency.  Note: this option is not sufficient for employment as a Graduate Teaching Assistant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4805A105" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">AEC Curriculum: Students who haven't taken one of the listed tests may complete coursework through the KU </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId53" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Applied English Center</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (AEC) to demonstrate English proficiency.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AFF116A" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>US Military Employment: If you are employed as an officer in the U.S. military with documentation of selection or promotion to the rank of Major or higher (or the equivalent U.S. Navy or Coast Guard rank), then you will be considered fully proficient and will not be required to complete AEC testing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="464BC5C1" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Additional English Competency Requirements for GTAs:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63EE6A6F" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">English proficiency requirements for GTAs are governed by the Kansas Board of Regents and must be met separately from the English proficiency requirement for admission to a KU graduate program. Detailed information on English proficiency requirements for GTAs may be found on Graduate &amp; Postdoctoral Affairs’ </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId54" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Spoken English Competency page</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C75FEB0" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Related Policies and Forms:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B88206" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId55" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>English Proficiency Requirements for Admission to Graduate Study</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72610315" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://ogs.ku.edu/ku-procedures-gta-spoken-english-competency"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Spoken English Language Competency of Faculty and Graduate Teaching Assistants, Kansas Board of Regents Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC033D8" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E9198A4" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId56" w:history="1">
+        <w:bookmarkStart w:id="42" w:name="_Toc237012318"/>
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bCs/>
+            <w:color w:val="156082" w:themeColor="accent1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Enrollment</w:t>
+        </w:r>
+        <w:bookmarkEnd w:id="42"/>
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bCs/>
+            <w:color w:val="156082" w:themeColor="accent1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3299CE1B" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>For graduate students, advising on enrollment and course selection take place at the department level.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>While individual units may have additional enrollment requirements, for students who are required to enroll full-time (e.g. students holding a GTA/GRA/GA appointment, international students on an F-1 or J-1 visa, students receiving federal financial aid, etc.) the University defines full-time enrollment it as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5184A551" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Fall and Spring semesters:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C70783" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Enrollment in 9 credit hours;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36782CCB" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Enrollment in 6 credit hours plus a GTA, GRA, or GA appointment, regardless of percentage of appointment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B5B396B" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Enrollment in 6 credit hours for graduate students using the Montgomery GI Bill – Active Duty (MGIB-AD) and Post-9/11 GI Bill – Active Duty;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35B69743" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Doctoral candidates enrolled in dissertation hour(s). *See Doctoral post-comprehensive enrollment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D5B391" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Enrollment in 6 competencies for students in a Competency-Based Education (CBE) program</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79568D6D" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="087C80F1" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Summer sessions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B6B5812" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Enrollment in 6 credit hours;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501E7F0F" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Enrollment in 3 credit hours plus a GTA, GRA, or GA appointment, regardless of percentage of appointment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFD3818" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Enrollment in 3 credit hours for graduate students using the Montgomery GI Bill – Active Duty (MGIB-AD) and Post-9/11 GI Bill – Active Duty;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="595DBBCC" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Doctoral candidates enrolled in dissertation hour(s).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BFA5B18" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Enrollment in 6 competencies for students in a CBE program</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E85ADB1" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Graduate students are not normally permitted to enroll for more than 16 hours a semester or more than 8 hours in summer session.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79653072" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">While these are KU’s definitions of full-time enrollment, other institutions may have different definitions. Be sure to consult with your financial aid and/or health insurance providers before making enrollment decisions.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A007AC1" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students not enrolled by 11:59pm the day before the first day of classes will be assessed a late enrollment fee. The University Registrar then deactivates the KU ID of any not enrolled by the last Friday in October (for Fall) or last Friday in March (for Spring). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students who wish to enroll after that must submit a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId57" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Permit to Re-Enroll</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to be reactivated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7202D3" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students who wish to leave their graduate program should inform the department of such plans in writing so that a Voluntary Withdrawal form may be submitted on their behalf. Please note that voluntarily withdrawing from your program does </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>automatically withdraw you from coursework. You must also withdraw from all classes in Enroll &amp; Pay via the “Withdraw from the University” option.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E321C9" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deadlines for adding, changing, dropping, or withdrawing from all courses, as well any fines associated with the change, are set by the University. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deadlines vary from year to year. Students should carefully review the current </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId58" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Academic Calendar</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B93DA4A" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">You may also wish to consult the Registrar's page on </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId59" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Effects of Dropping or Withdrawing on your Transcript</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4229FA30" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your graduate program coordinator (or similar title) is available to guide you through any enrollment scenarios or questions that come up. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avoid problems on your record, please consult with them prior to dropping or changing enrollment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F6FCAD8" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Related Policies:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EC59E47" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId60" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Discontinued Enrollment  </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5E55F384" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Enrollment</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="226BF41C" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId62" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Full-time Enrollment for Graduate Students</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228091E4" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21200"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Graduate Coursework Expiration Dates</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3969A8C0" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink r:id="rId63" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Master's Degree Requirements</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257BAE2F" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc237012319"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Graduate Credit (Including Transfer Credit)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="14D61226" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The University’s Graduate Credit </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId64" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t xml:space="preserve">policy </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>defines KU’s conditions for the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="738303CF" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Definition of graduate credit for the purposes of a course “counting” towards a graduate degree or graduate certificate at KU;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04360B66" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Transfer of graduate credit to KU from an outside institution;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285FEA73" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reduction in the required number of graduate hours for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Master’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> students;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B1FF92" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Counting credit hours taken as non-degree seeking student towards a later graduate degree at KU;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A62397" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Counting credit hours taken as a certificate seeking student toward another graduate degree.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DAFF707" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42A4A798" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Transfer Credit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41BE5A12" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The transfer credit option allows master’s students to add graduate-level coursework </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>completed at another institution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to their KU transcript to count toward their KU degree. Upper-level coursework taken as an undergraduate, even courses numbered at the graduate level, is not eligible for transfer in any case. Additional restrictions apply to what non-KU graduate courses and the number of credit hours that can be counted toward a KU master’s degree, so students should carefully review the information provided in the link above and the related policies below, as well as consulting with their DGS. In all cases, transfer credit must first be approved at the department or program level. To begin the transfer process, students should consult with their DGS to submit the required transfer materials. These include a transcript reflecting the courses to be transferred and descriptions and/or syllabi for the courses in question. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E9234F0" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>No transfer of credits is allowed for the Ph.D. In circumstances where students enter the Ph.D. program with an M.A. from another intuition or other relevant graduate coursework, it may be possible for students to request a reduction in the number of hours required for the Ph.D. Students should consult with their DGS about their enrollment plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A05B135" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Reduced Credit Hour Degree</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="176C05D0" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>KU policy defines 30 hours as the minimum for master's degrees. Departments may petition for a reduced hour degree master's degree for individual students in cases where they may provide evidence that the student entered the program especially well-prepared to complete a graduate-level degree and the student is able to maintain a superior grade point average. Reduced credit hour degrees must be based on coursework or experiences that can be objectively measured, such as coursework or qualifying internship or study abroad programs. Professional or life experience does not qualify. A reduction in hours is distinct from a transfer of credit and is reserved for students whose prior coursework doesn’t qualify for transfer credit (e.g. was already used to fulfill requirements towards a completed degree) and there are no modifications on the transcript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2627C1F3" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Restrictions apply to the number of credit hours that can be reduced for a master’s degree, so students should carefully review the information provided in the link above and the related policies below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E484265" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>In all cases, a reduction in hours must first be approved at the department or program level, so to begin the process for approval, students should consult with their DGS. Students must also provide documentation of the coursework or experience being used to justify the reduced hours (e.g. transcripts, program descriptions).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15280299" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Because there is no minimum number of required hours for the Ph.D., reduction of required hours based on prior degrees or experience is determined solely at the program level. Doctoral students should consult with their DGS about their enrollment plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF85C42" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Related Policies:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F81E0D" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId65">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Graduate Credit</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA5BCE7" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId66" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Co-enrollment</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7A4CBE22" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId67" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Master's Degree Requirements</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (on Reduced Hour Master's Degree)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D2724D8" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11BD7479" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId68" w:history="1">
+        <w:bookmarkStart w:id="44" w:name="_Toc237012320"/>
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bCs/>
+            <w:color w:val="156082" w:themeColor="accent1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Credit/No Credit</w:t>
+        </w:r>
+        <w:bookmarkEnd w:id="44"/>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2C29FF21" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The University supports and encourages interdisciplinary study, which may include graduate students enrolling in coursework at the graduate level that is outside of their primary discipline. The Credit/No Credit (CR/NC) is an option for graduate students who are taking </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a course that is not required for their degree or certificate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and who do not wish to have the course grade reflected in their cumulative graduate GPA. Rather than a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">grade appearing on the transcript, the student receives a designation of CR or NC, which does not factor in the GPA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="622D5F2A" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>No course graded CR/NC will count toward the satisfaction of any graduate degree or certificate requirement.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This includes, but is not limited to, courses taken to fulfill the Research Skills and Responsible Scholarship requirement for doctoral students.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A8C7B8" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students make the CR/NC election via the Registrar’s CR/NC </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId69" w:anchor=":~:text=How%20do%20I,online%20%5Blogin%20required%5D" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>online request</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> form. Elections and changes to elections can only be made during the specific CR/NC period. For regular semester courses, this period begins after the last day to add a class and extends for approximately two weeks. Exact dates may be found on the current KU </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId70" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Academic Calendar.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Please keep in mind, short courses may have </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId71" w:anchor=":~:text=to%20follow%20link-,Short%20Courses,-Spring%202025%20Short" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>alternate dates.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4302A22E" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The student should consult with their own program advisor about the appropriateness of the course prior to enrolling; however, in cases where CR/NC is elected, the course instructor is not informed of the election unless the student chooses to share this information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57148B5D" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Additional restrictions apply. Students should carefully review the information in the link above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A334D1F" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Related Policies and Forms:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D226C0A" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId72" w:anchor="excused:~:text=2.3.8%20A%20student%20may%20elect%20to%20be%20graded%20on%20a%20scale%20of%20CR%20(credit)%20or%20NC%20(no%20credit)%20instead%20of%20on%20a%20scale%20of%20A%2C%20B%2C%20C%2C%20D%2C%20or%20F%20as%20provided%20below." w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>University Senate Rules and Regulations (USRR), Section 2.3.8</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1C9783F1" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Toc237012321"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Probation &amp; Dismissal</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="7BAD72E3" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Probation is an academic status that can be assigned to a graduate student that is not making </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId73" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>satisfactory progress</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toward completing their degree. The department initiates the probation process and will inform the student of why they are not making satisfactory progress, what they must do to return to good standing, and the deadline for doing so.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="481D7376" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>most commonly placed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on probation due to their graduate cumulative </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId74" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>GPA</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dropping below a B average (3.0 on a 4.0 scale)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In these cases, probation occurs automatically and is reflected on the student’s record for the semester following the semester in which the student’s GPA drops below 3.0. If the student’s cumulative GPA is raised to 3.0 by the end of the probationary semester, the student will be automatically returned to good academic standing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE35F98" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Individual Schools/the College may set more stringent GPA requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D70903" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students may also be placed on probation by their departments for other reasons that constituting a failure to make satisfactory progress towards degree. These may include, but are not limited to; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="398173CF" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="33"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00374F98">
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lack of progress on the thesis, dissertation, or capstone project</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36449D1F" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Unacceptable academic performance on program milestones outside of coursework (e.g. exams)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="014C8EB3" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Unsatisfactory grades or GPA within foundational required courses (despite the overall cumulative GPA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="710B13BC" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>An unsatisfactory result in their department’s annual progress evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="510101AB" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nearing or going beyond their maximum time to degree. See the Time Limits section below for more information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA9D16B" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students should carefully review the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId75" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Good Academic Standing policy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for graduate students at KU for more information on what constitutes making satisfactory academic progress.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D3B69C" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Individual programs may also have additional measures of progress. Students should also consult the Annual Review section of their department graduate handbook or the degree requirements section and with their program advisor for more information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C11561D" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">If a student is unable to raise their cumulative GPA or otherwise meet the communicated terms of the academic probation, the department will reconsider their continuation in the program, and in most cases will recommend the student for dismissal. Once dismissed, a student is no longer able to be enrolled in coursework and cannot complete their degree. Students dismissed from any graduate program may not be admitted to any other graduate program at the University of Kansas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30216F67" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">A student on probation or facing dismissal should discuss their status with their advisor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DBB863B" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Related Policies:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E1947AB" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId76" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Academic Probation</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ADF5AD6" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId77" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Dismissed Enrollment</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="45ACBD5A" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId78" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Good Academic Standing policy</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0EE8F7F8" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A7DA982" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Toc237012322"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Grading</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="61DC8D7B" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Office of Graduate &amp; Postdoctoral Affairs’ (GPA) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId79" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Grading policy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> governs requirements for the grading of graduate students above those described in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId80" w:anchor="ArticleII" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Article II</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the University Senate Rules and Regulations. Additionally, individual schools, departments, or programs may have grading policies that are more stringent than those of GPA.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="652C9CCB" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students should </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>also consult their advisor and the departmental grading section of this handbook for additional information that may affect them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E7EBD4A" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Related Policies:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F307D19" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId81" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>University Senate Rules &amp; Regulations</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="123C1149" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId82" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Grading</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="256FD1E5" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId83" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Academic Probation</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD416C2" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId84" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Dismissed Enrollment</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5C79DEC6" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A644B03" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_Toc237012323"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Time Limits</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="47"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="049EA050" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The University expects that master’s degree should typically be completed in two (2) years of full-time study, the doctorate degree in five (5) years of study, and both the master’s and doctorate together in six-seven (6-7) years of study. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5478D7F5" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students who anticipate exceeding these targets should review the information in the policies below, as well as consult with their program advisor to create a timeline for degree completion. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> support this process, students are encouraged to use a Mentoring Agreement Template and/or adapt to their own needs to support effective mentoring and a positive mentoring relationship. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B01A301" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note that individual schools/the College/degree programs may require Mentoring Agreements for students who are nearing their maximum time to degree.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D71E67" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Related Policies and Forms:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09515EE5" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId85" w:history="1">
+        <w:hyperlink r:id="rId86" w:history="1">
+          <w:r w:rsidRPr="009F7C3F">
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
+            <w:t>Engagement and Enrollment in Doctoral Programs</w:t>
+          </w:r>
+        </w:hyperlink>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="11B23C81" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId87" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Doctoral Degree Comprehensive Oral Exams</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (on exam expiration and recertification)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC7D503" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId88" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Doctoral Program Profiles with Time to Degree Information</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7643BE1C" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId89" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>KU CLAS Mentorship Agreement Template</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1FE13947" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId90" w:anchor=":~:text=Plans%20(PDF)-,Mentoring%20Plan%20Templates,-Back%20to%20Top" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Univ. Michigan Rackham Graduate School Mentoring Plan Templates</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1E5F0B12" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId91" w:anchor=":~:text=Individual%20Development%20Plan%20(IDP)%20Template" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>KU Graduate &amp; Postdoctoral Affairs IDP template</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3F3886CF" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="769881CC" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId92" w:history="1">
+        <w:bookmarkStart w:id="48" w:name="_Toc237012324"/>
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="156082" w:themeColor="accent1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Leave of Absence</w:t>
+        </w:r>
+        <w:bookmarkEnd w:id="48"/>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="53B85DB4" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">In exceptional circumstances (e.g. cases of illness, emergency, financial hardship, military leave, to pursue family responsibilities, or to pursue full-time activities related to long-range professional goals) it may be necessary for graduate students to take a break from their program temporarily, without having to withdraw entirely from the program. An approved leave of absence allows a student to take a temporary break </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">from enrolling in graduate coursework while remaining in good standing with the University and the department and while “stopping the clock” on their time to degree. When a student is on Leave of Absence status it is understood that they have </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>temporarily suspended</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their graduate work and therefore will not make use of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> resources, including faculty time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62EFA020" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Requesting a Leave of Absence is done through a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> petition. University petitions must first be approved and supported at the program level, so students wishing to initiate the petition process should first consult with their Director of Graduate Studies and review their department’s internal petition procedures. Units or the Director of Graduate Study may request documentation to support the student’s need for a leave of absence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DDECE62" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>In order for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a Leave of Absence to be approved, the student must be withdrawn from all active and/or future enrollment. Withdrawal for the purposes of Leave of Absence is still subject to all Registrar deadlines, required forms, and applicable tuition and fees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07A04884" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students on Leave of Absence are automatically reactivated after their leave is over and are eligible to enroll for their intended semester back during the normal enrollment periods. See the KU </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId93" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Academic Calendar</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for exact dates that enrollment begins.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B0AAB4C" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>If at any time plans change and a student wishes to return and enroll before leave was supposed to end, they may contact their department to be reactivated early.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535A570D" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Related Policies and Forms:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BCA82C3" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId94" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Leaves of Absence</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (policy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3307420A" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId95" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Leave of Absence</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (GPA website, form linked at bottom of page)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="387D533F" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AEF7B04" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId96" w:history="1">
+        <w:bookmarkStart w:id="49" w:name="_Toc237012325"/>
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Heading3Char"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Required University Milestones</w:t>
+        </w:r>
+        <w:bookmarkEnd w:id="49"/>
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>All graduate students must complete one or more exams as part of their degree requirements.  In addition to department or program guidelines, the following milestones are required for all students and specific regulations apply:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48AC745B" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doctoral Comprehensive Oral Exam </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF89D61" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doctoral Final Exam/Dissertation Defense </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EBA4F4E" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>*A final culminating effort is not required for departments with an approved coursework-only master’s degree option in the Academic Catalog (note that programs with a capstone are considered coursework only).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C813E99" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Before a student is allowed to complete any of these three exams, pre-approval from the school/College is required in advance of the exam date. This pre-approval request </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>will be submitted on the student’s behalf by their department after the exam date has been scheduled. The school/College reviews the student record and verifies all University requirements have been fulfilled. The full list of these requirements may be found via the link in the heading above. Students should work with their departments well in advance of their planned exam date, to schedule their exams in a timely fashion and to ensure that all University policies relating to oral exams are being followed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="654B568F" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>There are additional policies requirements for oral exams. The following are University policies pertaining to oral exams:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1644AA22" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Oral Exam Committee Composition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633F8954" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All voting committee members must be appointed members of the Graduate Faculty of KU. Additionally, a majority of committee members serving on a graduate student oral examination committee must be tenured/tenure-track faculty in the candidate’s department or program of study. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17845773" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Many additional restrictions apply, especially for doctoral exam committees</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Master’s and doctoral students should carefully review the University policies pertaining to exams, as well as consult with their Director of Graduate Studies when forming an exam committee. Your graduate program coordinator can assist with confirming the qualifying status of any faculty member at KU, or outside of KU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B1B9AE3" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oral Exam Attendance </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D11D492" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Oral Exams may be conducted in-person, remotely, or a hybrid of both. There are no University level requirements for physical presence; however, there are strict regulations on participation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3014EAA3" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In all cases, all committee members must be present, either physically or via phone/video conference, for an exam to commence. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">If a committee member does not arrive or appear, the exam may not begin and if a committee member leaves or loses connection such that they cannot fully participate, the exam may not proceed. Oral examinations that do not meet </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>these attendance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requirements are not valid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7A43F6" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Master’s and doctoral students should carefully review the policies below, as well as consult with their Director of Graduate Studies in the formation of an oral exam committee. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="468DF88D" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Related Policies and Forms:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E84B16" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId97" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Doctoral Student Oral Exam Committee Composition</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2A95600A" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId98" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Oral Exam Attendance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3F921954" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId99" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Graduate Faculty Appointments</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="62E2801C" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26598EC9" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_Toc237012326"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOCTORAL DEGREE REQUIREMENTS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="54C77BFA" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition to the student’s individual Ph.D. program’s degree requirements, the following are University requirements for graduation with a Ph.D. at KU.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03EC0030" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId100" w:history="1">
+        <w:bookmarkStart w:id="51" w:name="_Toc237012327"/>
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="156082" w:themeColor="accent1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Enrollment Requirement</w:t>
+        </w:r>
+        <w:bookmarkEnd w:id="51"/>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0FCFE72A" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Prior to the semester in which the comprehensive exam is held, all doctoral students must complete a minimum program engagement equivalent to two full-time semesters.  This may be accomplished through either of the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E3F2CD" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Two semesters (fall and/or spring) of full-time enrollment in KU coursework, as defined by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E67353" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>At least 18 hours of enrollment in KU coursework spread out over several part-time semesters</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E2EA42" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Related Policies and Forms:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="774194CE" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId101">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Engagement and Enrollment in Doctoral Programs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="29F690D5" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="731F07BA" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://ogs.ku.edu/post-comprehensive-enrollment"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:bookmarkStart w:id="52" w:name="_Toc237012328"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Continuous Enrollment for Post-Comprehensive Students</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
+    </w:p>
+    <w:p w14:paraId="08786E4C" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">During the semester in which the doctoral oral comprehensive exam is completed and each fall and spring semester follows, doctoral students must adhere to very specific enrollment requirements. These requirements may be different than enrollment requirements prior to the oral comp exam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F2C1987" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Failure to properly comply with the enrollment requirements may cause delays to graduation or additional enrollment requirements to make up what was missed, increasing tuition expenses near the end of your degree program.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29DC0133" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">To avoid delays or additional costs, you are also strongly advised to meet with your graduate program coordinator the semester before your oral comprehensive exam.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Your graduate coordinator will work with you to develop an enrollment plan that meets all policy requirements, while also preventing unnecessary or avoidable fees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7826BAFF" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Post-comprehensive enrollment requirements also apply to students with GTA/GRA/GA appointments, but these students must be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>certified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to drop their enrollment levels. Departments are responsible for tracking student enrollment and will submit the certification form on the student's behalf </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">at least two weeks prior </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the beginning of the semester in which the enrollment will drop below 6 hours. Students who are certified </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">to reduce hours continue to meet the University's definition of full-time enrollment, as well as the enrollment requirements of their employment contract. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E0AEB1" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Related Policies and Forms:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="469A7EE9" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21192"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Full-time Enrollment for Graduate Students</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30039CD8" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink r:id="rId102" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Doctoral Candidacy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A4D480" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F78F7A8" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="_Toc237012329"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>GRADUATE CERTIFICATE REQUIREMENTS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="0EC1DAF9" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The University offers a variety of </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId103">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Approved Graduate Certificate Programs</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to encourage current graduate students to pursue interdisciplinary study, gain a credential for expertise in an outside area of study, or provide an option for a coherent course of advanced study for those not ready to commit to a full degree program.  Note that students must be fully admitted to a graduate certificate by the end of the last course that will count to fulfill the certificate.  Students wishing to complete the certificate should apply as early as possible. Students whose interests or career goals may be served by a Graduate Certificate should familiarize themselves with the University’s policies relating to Certificate programs (found below) early in their graduate career, in addition to individual certificate program requirements.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DFA4E5C" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Related Policies and Forms:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="469CF956" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId104" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Graduate Certificate Programs: Eligibility and Admission Criteria</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1630E3" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId105" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Policies &amp; Procedures for Graduate Certificate Programs</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="615E235E" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="737FC21C" w14:textId="5465EFCC" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Toc237012330"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>GRADUATION REQUIREMENTS (Ph.D.)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p w14:paraId="07469AC5" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition to all program requirements, students </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId106" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>planning to graduate</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete all University graduation requirements </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>prior</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the published Graduation Deadline</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>in a given</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester.  Students should consult the current </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId107" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Academic Calendar</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for the published Graduation Deadline, which varies by semester.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AAC2EF0" w14:textId="1FF8FA1E" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="_Toc237012331"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Heading3Char"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Graduate &amp; Postdoctoral Affairs Graduation Checklists</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="55"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Heading3Char"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId108" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="156082" w:themeColor="accent1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Doctoral</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A918FF1" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These graduation checklists provide a comprehensive list of all University requirements for graduation and should be consulted by every graduating master's or doctoral student as soon as graduation is expected. Submission of the final draft of the thesis or dissertation is done electronically.  Students must comply with all University requirements for </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId109" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>formatting</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId110" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>electronic submission</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the thesis or dissertation.  There is no University requirement that students provide a bound or printed copy of the draft. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D4BF9D3" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">We strongly encourage students to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>submit an Application</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Graduation as early as possible; ideally prior to the 20th day of classes of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>semester</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they intend to graduate.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26BBF570" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13C37EBD" w14:textId="30771322" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="_Toc237012332"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>GRADUATE &amp; POSTDOCTORAL AFFAIRS FUNDING OPPORTUNITIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="56"/>
+    </w:p>
+    <w:p w14:paraId="4DE1E337" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The Office of Graduate &amp; Postdoctoral Affairs (GPA) offers funding opportunities in several different categories. Students interested in applying should direct inquiries to the department’s Director of Graduate Studies or to GPA. Some of the available funding includes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD6848D" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId111" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Summer Research Scholarships</w:t>
+        </w:r>
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>:</w:t>
+        </w:r>
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>intended primarily for post-comp doctoral students.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59A811AD" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId112" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Graduate Student Travel Fund</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>intended for graduate students</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> presenting a paper at a national or regional meeting of a learned or professional society.  A student may receive an award (max $750) only once per academic year, with priority given to students who have not received the fund previously. Funds are available on a first-come, first-served basis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FBB0ED0" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId113" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Doctoral Student Research Fund</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>: Designed to support KU doctoral students who need assistance to carry out research that advances progress toward the degree. Applications for this fund are accepted only for a limited time as funding is available. Students are eligible to receive one award from this fund during their doctoral career. Students should check the link above for additional information and restrictions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="663409CB" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="_Toc237012333"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Policies Regarding Freedom of Expression on Campus</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="57"/>
+    </w:p>
+    <w:p w14:paraId="75688E7A" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kansas State Law (HB2333) requires postsecondary educational institutions in Kansas to publish in their handbooks and orientation programs the institution’s policies, regulations, or expectations of students regarding free expression on campus.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="472EE770" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Per KU General Counsel, this includes the following two policies:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D719CF6" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "http://services.ku.edu/TDClient/818/Portal/KB/Article/21347/Public-Assembly-Policy"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>KU Public Assembly Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9F6B13" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink r:id="rId114" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Kansas Board of Regents Statement on Free Expression</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="10DB8C5A" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note that the two policies listed above apply to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ALL members of the campus community</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>; they are not specific to graduate students.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E2E2282" w14:textId="77777777" w:rsidR="009A46B2" w:rsidRPr="009F7C3F" w:rsidRDefault="009A46B2" w:rsidP="009A46B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05DE673C" w14:textId="65456533" w:rsidR="00057E22" w:rsidRPr="009F7C3F" w:rsidRDefault="00057E22" w:rsidP="00057E22">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="_Toc237012334"/>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Suggested Appendices as applicable</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="58"/>
+    </w:p>
+    <w:p w14:paraId="13E783D7" w14:textId="4AD9E678" w:rsidR="00C32A2A" w:rsidRPr="009F7C3F" w:rsidRDefault="00C32A2A" w:rsidP="007A5BD5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId115" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>PhD Program Plan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7090EBC1" w14:textId="246B6994" w:rsidR="00C32A2A" w:rsidRPr="00374F98" w:rsidRDefault="00C32A2A" w:rsidP="00057E22">
+    <w:p w14:paraId="7090EBC1" w14:textId="246B6994" w:rsidR="00C32A2A" w:rsidRPr="009F7C3F" w:rsidRDefault="00C32A2A" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId47" w:history="1">
-        <w:r w:rsidRPr="00374F98">
+      <w:hyperlink r:id="rId116" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Residency Agreement</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="62D4BFF0" w14:textId="4026B496" w:rsidR="00C32A2A" w:rsidRPr="00374F98" w:rsidRDefault="00C32A2A" w:rsidP="00057E22">
+    <w:p w14:paraId="62D4BFF0" w14:textId="4026B496" w:rsidR="00C32A2A" w:rsidRPr="009F7C3F" w:rsidRDefault="00C32A2A" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId48" w:history="1">
-        <w:r w:rsidRPr="00374F98">
+      <w:hyperlink r:id="rId117" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>College teaching Verification</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B2A34A4" w14:textId="749B366A" w:rsidR="003341D1" w:rsidRPr="00374F98" w:rsidRDefault="003341D1" w:rsidP="00057E22">
+    <w:p w14:paraId="6B2A34A4" w14:textId="749B366A" w:rsidR="003341D1" w:rsidRPr="009F7C3F" w:rsidRDefault="003341D1" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId49" w:history="1">
-        <w:r w:rsidRPr="00374F98">
+      <w:hyperlink r:id="rId118" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Probationary (First-Year) Review</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7978C721" w14:textId="261E71C1" w:rsidR="00057E22" w:rsidRPr="00490B45" w:rsidRDefault="003341D1" w:rsidP="00F94686">
+    <w:p w14:paraId="7978C721" w14:textId="261E71C1" w:rsidR="00057E22" w:rsidRPr="009F7C3F" w:rsidRDefault="003341D1" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId50" w:history="1">
-        <w:r w:rsidRPr="00374F98">
+      <w:hyperlink r:id="rId119" w:history="1">
+        <w:r w:rsidRPr="009F7C3F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Second-Year Review Summary Sheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36F327AB" w14:textId="035F48B8" w:rsidR="00490B45" w:rsidRPr="006F1A88" w:rsidRDefault="0065526A" w:rsidP="00F94686">
+    <w:p w14:paraId="36F327AB" w14:textId="035F48B8" w:rsidR="00490B45" w:rsidRPr="009F7C3F" w:rsidRDefault="0065526A" w:rsidP="007A5BD5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">PhD Student Advising and Mentorship Agreement for Dissertation </w:t>
       </w:r>
-      <w:r w:rsidR="00BC3D5A">
+      <w:r w:rsidR="00BC3D5A" w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
-        <w:r w:rsidR="00BC3D5A" w:rsidRPr="00BC3D5A">
+      <w:hyperlink r:id="rId120" w:history="1">
+        <w:r w:rsidR="00BC3D5A" w:rsidRPr="009F7C3F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>link</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BC3D5A">
+      <w:r w:rsidR="00BC3D5A" w:rsidRPr="009F7C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E8A710" w14:textId="77777777" w:rsidR="0059554F" w:rsidRPr="006F1A88" w:rsidRDefault="0059554F" w:rsidP="006F1A88">
-[...12 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId57"/>
+    <w:p w14:paraId="61E8A710" w14:textId="77777777" w:rsidR="0059554F" w:rsidRPr="009F7C3F" w:rsidRDefault="0059554F" w:rsidP="006F1A88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0059554F" w:rsidRPr="009F7C3F" w:rsidSect="006F1A88">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="300D3C54" w14:textId="77777777" w:rsidR="005F3C1D" w:rsidRDefault="005F3C1D" w:rsidP="00BB2BC7">
+    <w:p w14:paraId="55C13473" w14:textId="77777777" w:rsidR="007A5BD5" w:rsidRDefault="007A5BD5" w:rsidP="00BB2BC7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7BBCC258" w14:textId="77777777" w:rsidR="005F3C1D" w:rsidRDefault="005F3C1D" w:rsidP="00BB2BC7">
+    <w:p w14:paraId="304BB3D0" w14:textId="77777777" w:rsidR="007A5BD5" w:rsidRDefault="007A5BD5" w:rsidP="00BB2BC7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
@@ -11859,175 +18347,185 @@
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="23B4235D" w14:textId="77777777" w:rsidR="00BB2BC7" w:rsidRDefault="00BB2BC7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0C114472" w14:textId="77777777" w:rsidR="00BB2BC7" w:rsidRDefault="00BB2BC7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="750B101B" w14:textId="77777777" w:rsidR="00BB2BC7" w:rsidRDefault="00BB2BC7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E7F8409" w14:textId="77777777" w:rsidR="005F3C1D" w:rsidRDefault="005F3C1D" w:rsidP="00BB2BC7">
+    <w:p w14:paraId="4944E271" w14:textId="77777777" w:rsidR="007A5BD5" w:rsidRDefault="007A5BD5" w:rsidP="00BB2BC7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E190670" w14:textId="77777777" w:rsidR="005F3C1D" w:rsidRDefault="005F3C1D" w:rsidP="00BB2BC7">
+    <w:p w14:paraId="605279FD" w14:textId="77777777" w:rsidR="007A5BD5" w:rsidRDefault="007A5BD5" w:rsidP="00BB2BC7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1728177391"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="5E989D31" w14:textId="0501DCD1" w:rsidR="00BB2BC7" w:rsidRDefault="00BB2BC7" w:rsidP="00CA3402">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="781ED942" w14:textId="77777777" w:rsidR="00BB2BC7" w:rsidRDefault="00BB2BC7" w:rsidP="00BB2BC7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1064676465"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="01DAFDBA" w14:textId="5FA4FABE" w:rsidR="00BB2BC7" w:rsidRDefault="00BB2BC7" w:rsidP="00CA3402">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
@@ -12037,61 +18535,61 @@
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="52AA6DE9" w14:textId="77777777" w:rsidR="00BB2BC7" w:rsidRDefault="00BB2BC7" w:rsidP="00BB2BC7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="55AC85EA" w14:textId="77777777" w:rsidR="00BB2BC7" w:rsidRDefault="00BB2BC7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01CF1833"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B10C86E"/>
     <w:lvl w:ilvl="0" w:tplc="897024A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -12138,338 +18636,460 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05996B33"/>
-[...88 lines deleted...]
-    <w:nsid w:val="066909BC"/>
+    <w:nsid w:val="03C4233F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="400EE52A"/>
+    <w:tmpl w:val="A0020138"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04445A0D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E4926CC4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0985649D"/>
+    <w:nsid w:val="08BE1490"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B15C96EA"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="2B3A9958"/>
+    <w:lvl w:ilvl="0" w:tplc="46D83790">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%2."/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B39343B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FECED604"/>
     <w:lvl w:ilvl="0" w:tplc="31783B7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -12542,50 +19162,462 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B556180"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="08E8E698"/>
+    <w:lvl w:ilvl="0" w:tplc="AC74852E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0BE27EE4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="99EEEFBC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0EA45724"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9B34CABE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F1D7443"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D108D20"/>
     <w:lvl w:ilvl="0" w:tplc="91CA6718">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -12632,51 +19664,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15EB7FEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="89E20568"/>
     <w:lvl w:ilvl="0" w:tplc="897024A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -12721,250 +19753,313 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...86 lines deleted...]
-    <w:nsid w:val="18D5502A"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16BA12ED"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="54C46FB2"/>
+    <w:tmpl w:val="6FCC5C2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="193374F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8E4EC3CA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EF60CB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="524CBEE0"/>
     <w:lvl w:ilvl="0" w:tplc="897024A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -13009,164 +20104,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23B509D1"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21765B6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A0E63148"/>
-    <w:lvl w:ilvl="0" w:tplc="31783B7A">
+    <w:tmpl w:val="2D50DD88"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26AB1E68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54328D74"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -13235,51 +20330,200 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29B07F29"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="35847B36"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DED218A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5BB21224"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -13348,51 +20592,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F8A6AB0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5BB21224"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -13461,51 +20705,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="302246EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BE14B6F2"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -13550,140 +20794,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34E31F9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D238507E"/>
     <w:lvl w:ilvl="0" w:tplc="31783B7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13752,253 +20907,464 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E57449B"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36965596"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2FF2E7E2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B446EB1"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="63EE1106"/>
+    <w:tmpl w:val="5B9E3DBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...8 lines deleted...]
-      <w:pPr>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BA85560"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="834C764A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...14 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...5 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...14 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...5 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="425C7578"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="782A5F7A"/>
     <w:lvl w:ilvl="0" w:tplc="31783B7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14067,51 +21433,464 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43B12E03"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D7CEA8DA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45F748FB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B0123FAE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47E434B0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ED40752C"/>
+    <w:lvl w:ilvl="0" w:tplc="2E4EC9DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="496B46C2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5BB21224"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -14180,51 +21959,164 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CDA1551"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CC92814A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D42B4C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C110013C"/>
     <w:lvl w:ilvl="0" w:tplc="B42CA782">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A7503EEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -14293,51 +22185,200 @@
     <w:lvl w:ilvl="7" w:tplc="69FE9770">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="121AC0F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FD56472"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="86D408A6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5121315D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC006D8A"/>
     <w:lvl w:ilvl="0" w:tplc="31783B7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14406,51 +22447,165 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54854616"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E1481878"/>
+    <w:lvl w:ilvl="0" w:tplc="14D22DB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5643037F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82D00B7A"/>
     <w:lvl w:ilvl="0" w:tplc="897024A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -14495,164 +22650,313 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B807822"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CE511B8"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0F708CCA"/>
+    <w:tmpl w:val="EF8458C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D402714"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A4328644"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E5C3988"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C9B2501C"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -14697,51 +23001,499 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E651726"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="939ADED6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62244E73"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A20AEFE0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63AA3EA9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2806B284"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="645C70E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4C49E56"/>
     <w:lvl w:ilvl="0" w:tplc="31783B7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14810,51 +23562,350 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="661D2899"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0EF8ABFA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="666039F6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C72EE8C2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C083BF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08094EC"/>
     <w:lvl w:ilvl="0" w:tplc="897024A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -14899,51 +23950,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E7A0FA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CDE8E51A"/>
     <w:lvl w:ilvl="0" w:tplc="31783B7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15012,164 +24063,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-[...11 lines deleted...]
-        </w:tabs>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="793E12B9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="02967A50"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...8 lines deleted...]
-        </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...8 lines deleted...]
-        </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...8 lines deleted...]
-        </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...8 lines deleted...]
-        </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...8 lines deleted...]
-        </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...8 lines deleted...]
-        </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...8 lines deleted...]
-        </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...8 lines deleted...]
-        </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B6A5299"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F370B7DA"/>
     <w:lvl w:ilvl="0" w:tplc="74CA04B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15238,51 +24289,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E6D0001"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="06B80CD4"/>
     <w:lvl w:ilvl="0" w:tplc="897024A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -15327,411 +24378,481 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="644894977">
+  <w:num w:numId="1" w16cid:durableId="69084846">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1861160735">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1776290998">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="968701572">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1699044666">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="628784499">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1882092118">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="753552092">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="55320904">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="730350655">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1051149470">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1226523232">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1922519944">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="608315678">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="228075534">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1230192155">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="2060201953">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="566188322">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1621302788">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1128858111">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="919487032">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1695107771">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1809350603">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1895117374">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="2133864759">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="229274849">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="264386454">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="416094982">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="28" w16cid:durableId="283999579">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="290672546">
-[...2 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="69084846">
+  <w:num w:numId="29" w16cid:durableId="471217390">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1204830312">
+  <w:num w:numId="30" w16cid:durableId="484008073">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="574972322">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="631520806">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="631521341">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="781386839">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="861551464">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="8722444">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="908811432">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="961301007">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="685712012">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="179243475">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="287049690">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="38937889">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="397553035">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1978769">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1199665727">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="595484867">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="22564345">
-[...38 lines deleted...]
-  <w:num w:numId="19" w16cid:durableId="608315678">
+  <w:num w:numId="47" w16cid:durableId="1223717022">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="228075534">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="48" w16cid:durableId="1925458508">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1230192155">
-[...34 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="48"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D562A7"/>
     <w:rsid w:val="00001667"/>
     <w:rsid w:val="00003B84"/>
+    <w:rsid w:val="000202A5"/>
     <w:rsid w:val="00020ED7"/>
     <w:rsid w:val="000257EE"/>
     <w:rsid w:val="000275F8"/>
     <w:rsid w:val="000347FB"/>
     <w:rsid w:val="0004008D"/>
     <w:rsid w:val="00055F11"/>
     <w:rsid w:val="0005622D"/>
     <w:rsid w:val="00057E22"/>
     <w:rsid w:val="00060546"/>
     <w:rsid w:val="00075413"/>
     <w:rsid w:val="00080611"/>
     <w:rsid w:val="00083FB1"/>
     <w:rsid w:val="000909D2"/>
     <w:rsid w:val="0009269E"/>
     <w:rsid w:val="000A5780"/>
     <w:rsid w:val="000A5F97"/>
     <w:rsid w:val="000A6A84"/>
     <w:rsid w:val="000A7657"/>
     <w:rsid w:val="000C2420"/>
     <w:rsid w:val="000D0F58"/>
     <w:rsid w:val="000D5267"/>
+    <w:rsid w:val="000F3A16"/>
     <w:rsid w:val="00110569"/>
     <w:rsid w:val="00132975"/>
     <w:rsid w:val="00151D1F"/>
     <w:rsid w:val="001676D5"/>
     <w:rsid w:val="0017228E"/>
     <w:rsid w:val="00173655"/>
+    <w:rsid w:val="00177AFD"/>
+    <w:rsid w:val="001A07A9"/>
     <w:rsid w:val="001A0BFE"/>
     <w:rsid w:val="001A3041"/>
     <w:rsid w:val="001B1143"/>
     <w:rsid w:val="001C47C4"/>
     <w:rsid w:val="001C58F8"/>
     <w:rsid w:val="001E0768"/>
     <w:rsid w:val="001E3B46"/>
+    <w:rsid w:val="001F5649"/>
     <w:rsid w:val="002038AA"/>
     <w:rsid w:val="00217295"/>
     <w:rsid w:val="00234A42"/>
     <w:rsid w:val="0023710E"/>
     <w:rsid w:val="00262641"/>
     <w:rsid w:val="00273FBB"/>
     <w:rsid w:val="0028132E"/>
     <w:rsid w:val="002B0A80"/>
     <w:rsid w:val="002B380C"/>
     <w:rsid w:val="002C2B07"/>
     <w:rsid w:val="002D1F2C"/>
     <w:rsid w:val="002D7F8B"/>
     <w:rsid w:val="002F4035"/>
     <w:rsid w:val="002F72C0"/>
     <w:rsid w:val="00306EEF"/>
     <w:rsid w:val="003341D1"/>
     <w:rsid w:val="00374F98"/>
     <w:rsid w:val="00376442"/>
     <w:rsid w:val="003819AA"/>
     <w:rsid w:val="00384B90"/>
     <w:rsid w:val="00387F92"/>
+    <w:rsid w:val="003A21B7"/>
     <w:rsid w:val="003A2A7F"/>
     <w:rsid w:val="003C1628"/>
     <w:rsid w:val="003C3E55"/>
     <w:rsid w:val="003D186C"/>
     <w:rsid w:val="003D208A"/>
     <w:rsid w:val="003D388D"/>
     <w:rsid w:val="003D7CBF"/>
     <w:rsid w:val="003F518B"/>
     <w:rsid w:val="003F5BCD"/>
     <w:rsid w:val="00424039"/>
     <w:rsid w:val="00460F48"/>
     <w:rsid w:val="004756F6"/>
     <w:rsid w:val="00490B45"/>
     <w:rsid w:val="00491D74"/>
     <w:rsid w:val="004946FD"/>
     <w:rsid w:val="004A1F89"/>
     <w:rsid w:val="004A3136"/>
     <w:rsid w:val="004A50A6"/>
     <w:rsid w:val="004B18D6"/>
     <w:rsid w:val="004B5FD0"/>
     <w:rsid w:val="004C0243"/>
     <w:rsid w:val="004C3D41"/>
     <w:rsid w:val="004E2E4E"/>
     <w:rsid w:val="004F090E"/>
     <w:rsid w:val="004F5BA8"/>
     <w:rsid w:val="00544F29"/>
     <w:rsid w:val="005534FE"/>
     <w:rsid w:val="005665C9"/>
     <w:rsid w:val="00571DF6"/>
     <w:rsid w:val="0059371F"/>
     <w:rsid w:val="0059554F"/>
     <w:rsid w:val="00595D79"/>
     <w:rsid w:val="005B7E57"/>
     <w:rsid w:val="005C1933"/>
     <w:rsid w:val="005C29BE"/>
     <w:rsid w:val="005C6791"/>
     <w:rsid w:val="005E09B4"/>
     <w:rsid w:val="005E4960"/>
     <w:rsid w:val="005E7210"/>
     <w:rsid w:val="005F3C1D"/>
     <w:rsid w:val="005F4297"/>
     <w:rsid w:val="0060702F"/>
     <w:rsid w:val="00616BD1"/>
     <w:rsid w:val="006205FA"/>
     <w:rsid w:val="00635167"/>
     <w:rsid w:val="0065526A"/>
     <w:rsid w:val="00671DD3"/>
     <w:rsid w:val="00693DE5"/>
+    <w:rsid w:val="00696457"/>
+    <w:rsid w:val="006964F7"/>
     <w:rsid w:val="00696AB3"/>
     <w:rsid w:val="006B5E52"/>
     <w:rsid w:val="006B6A87"/>
     <w:rsid w:val="006C5985"/>
     <w:rsid w:val="006D6355"/>
     <w:rsid w:val="006E12A3"/>
     <w:rsid w:val="006E1D11"/>
     <w:rsid w:val="006F020D"/>
     <w:rsid w:val="006F1A88"/>
     <w:rsid w:val="006F5BAB"/>
     <w:rsid w:val="007003F8"/>
     <w:rsid w:val="00711690"/>
     <w:rsid w:val="00727D32"/>
     <w:rsid w:val="00731737"/>
     <w:rsid w:val="007334C1"/>
     <w:rsid w:val="00755602"/>
     <w:rsid w:val="00763E36"/>
     <w:rsid w:val="00772CCD"/>
     <w:rsid w:val="007778F3"/>
     <w:rsid w:val="00786F2B"/>
     <w:rsid w:val="00793248"/>
     <w:rsid w:val="007A044D"/>
+    <w:rsid w:val="007A5BD5"/>
     <w:rsid w:val="007B2D82"/>
     <w:rsid w:val="007B4B46"/>
     <w:rsid w:val="007B4E85"/>
     <w:rsid w:val="007B656D"/>
     <w:rsid w:val="007B6799"/>
     <w:rsid w:val="007C099D"/>
     <w:rsid w:val="007D0A72"/>
+    <w:rsid w:val="007F1A0F"/>
     <w:rsid w:val="007F71BD"/>
     <w:rsid w:val="00805109"/>
     <w:rsid w:val="0082497B"/>
     <w:rsid w:val="008251C4"/>
     <w:rsid w:val="00852060"/>
     <w:rsid w:val="00883265"/>
     <w:rsid w:val="008962F7"/>
     <w:rsid w:val="008977BF"/>
     <w:rsid w:val="008A07BD"/>
     <w:rsid w:val="008B22D1"/>
     <w:rsid w:val="008C0857"/>
     <w:rsid w:val="008C169F"/>
     <w:rsid w:val="008C66EC"/>
     <w:rsid w:val="008D2341"/>
+    <w:rsid w:val="008D7258"/>
     <w:rsid w:val="008E1B2C"/>
     <w:rsid w:val="008E51F6"/>
     <w:rsid w:val="00912329"/>
     <w:rsid w:val="00912535"/>
     <w:rsid w:val="009129E8"/>
     <w:rsid w:val="0094533B"/>
     <w:rsid w:val="00953075"/>
     <w:rsid w:val="00962A7D"/>
     <w:rsid w:val="009644F5"/>
     <w:rsid w:val="009826C7"/>
+    <w:rsid w:val="009875E9"/>
     <w:rsid w:val="0099389E"/>
+    <w:rsid w:val="009A46B2"/>
     <w:rsid w:val="009A52A4"/>
+    <w:rsid w:val="009D33B0"/>
     <w:rsid w:val="009E2958"/>
     <w:rsid w:val="009E31F2"/>
+    <w:rsid w:val="009E5BB3"/>
+    <w:rsid w:val="009F7C3F"/>
     <w:rsid w:val="00A005FC"/>
+    <w:rsid w:val="00A155FA"/>
     <w:rsid w:val="00A25318"/>
     <w:rsid w:val="00A45148"/>
     <w:rsid w:val="00A61409"/>
     <w:rsid w:val="00A622D1"/>
     <w:rsid w:val="00A66FB5"/>
     <w:rsid w:val="00A67B0B"/>
     <w:rsid w:val="00A8547C"/>
     <w:rsid w:val="00A91B10"/>
     <w:rsid w:val="00A9274F"/>
     <w:rsid w:val="00A95A13"/>
     <w:rsid w:val="00AA22D2"/>
     <w:rsid w:val="00AB1457"/>
     <w:rsid w:val="00AB6B30"/>
     <w:rsid w:val="00AC53D6"/>
     <w:rsid w:val="00AF4055"/>
     <w:rsid w:val="00B105DE"/>
     <w:rsid w:val="00B16556"/>
     <w:rsid w:val="00B213FE"/>
     <w:rsid w:val="00B23168"/>
     <w:rsid w:val="00B24A41"/>
     <w:rsid w:val="00B26F4D"/>
     <w:rsid w:val="00B3009F"/>
     <w:rsid w:val="00B34688"/>
     <w:rsid w:val="00B3517C"/>
     <w:rsid w:val="00B36CE0"/>
     <w:rsid w:val="00B47A2D"/>
     <w:rsid w:val="00B52CCE"/>
     <w:rsid w:val="00B66ACB"/>
     <w:rsid w:val="00B70018"/>
     <w:rsid w:val="00B80AFD"/>
     <w:rsid w:val="00BB266B"/>
     <w:rsid w:val="00BB2BC7"/>
     <w:rsid w:val="00BC3D5A"/>
     <w:rsid w:val="00BD2083"/>
     <w:rsid w:val="00BD4F9A"/>
     <w:rsid w:val="00BE0A4D"/>
     <w:rsid w:val="00BF26C9"/>
     <w:rsid w:val="00C02DA8"/>
     <w:rsid w:val="00C03A62"/>
     <w:rsid w:val="00C32A2A"/>
     <w:rsid w:val="00C33B38"/>
+    <w:rsid w:val="00C54C4A"/>
     <w:rsid w:val="00C56C59"/>
     <w:rsid w:val="00C63D8D"/>
     <w:rsid w:val="00C72266"/>
     <w:rsid w:val="00C856CE"/>
     <w:rsid w:val="00C86C75"/>
     <w:rsid w:val="00C92382"/>
     <w:rsid w:val="00C94D70"/>
     <w:rsid w:val="00C95FF0"/>
     <w:rsid w:val="00CA0E35"/>
     <w:rsid w:val="00CA62AF"/>
     <w:rsid w:val="00CF1ECC"/>
     <w:rsid w:val="00CF2F46"/>
     <w:rsid w:val="00CF655E"/>
     <w:rsid w:val="00D14ECF"/>
     <w:rsid w:val="00D32E5B"/>
     <w:rsid w:val="00D418AD"/>
     <w:rsid w:val="00D44EAB"/>
     <w:rsid w:val="00D562A7"/>
     <w:rsid w:val="00D61DE8"/>
+    <w:rsid w:val="00D660F3"/>
     <w:rsid w:val="00D95E33"/>
     <w:rsid w:val="00DA05E0"/>
     <w:rsid w:val="00DA0790"/>
     <w:rsid w:val="00DB1E84"/>
     <w:rsid w:val="00DB6727"/>
     <w:rsid w:val="00DC1FBD"/>
     <w:rsid w:val="00DF142C"/>
     <w:rsid w:val="00DF39C9"/>
     <w:rsid w:val="00DF71D2"/>
     <w:rsid w:val="00DF7652"/>
     <w:rsid w:val="00E01D65"/>
     <w:rsid w:val="00E121A8"/>
     <w:rsid w:val="00E247E0"/>
     <w:rsid w:val="00E259CB"/>
+    <w:rsid w:val="00E62323"/>
     <w:rsid w:val="00E70B1F"/>
+    <w:rsid w:val="00E81BFF"/>
     <w:rsid w:val="00EB2FE3"/>
     <w:rsid w:val="00EF20AE"/>
     <w:rsid w:val="00EF28AE"/>
     <w:rsid w:val="00EF592E"/>
     <w:rsid w:val="00F00B20"/>
     <w:rsid w:val="00F33622"/>
     <w:rsid w:val="00F34905"/>
     <w:rsid w:val="00F42D6D"/>
     <w:rsid w:val="00F52FEE"/>
     <w:rsid w:val="00F54B5C"/>
     <w:rsid w:val="00F5618F"/>
     <w:rsid w:val="00F64792"/>
     <w:rsid w:val="00F7554B"/>
     <w:rsid w:val="00F76786"/>
     <w:rsid w:val="00F8116B"/>
     <w:rsid w:val="00F87636"/>
     <w:rsid w:val="00F94686"/>
     <w:rsid w:val="00FA5365"/>
     <w:rsid w:val="00FC39CD"/>
     <w:rsid w:val="00FC3C69"/>
     <w:rsid w:val="00FC44D3"/>
     <w:rsid w:val="00FC6643"/>
     <w:rsid w:val="00FC6D78"/>
     <w:rsid w:val="00FF2A5D"/>
     <w:rsid w:val="1F6E2696"/>
@@ -15759,51 +24880,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="58969DF5"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F79EE8C8-38FF-D845-A086-781B9A2A1FFF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -17096,62 +26217,85 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BB2BC7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BB2BC7"/>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BB2BC7"/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="008D7258"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="008D7258"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="008D7258"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zagona@ku.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://specialedu.ku.edu/academics/special-education/phd/details" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21294" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:specialeduadm@ku.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrar.ku.edu/schedule-changes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guides.lib.ku.edu/etd/ETD_formatting_specifics" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21565" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://soehs.ku.edu/sites/soehs/files/documents/forms-documents/PhD-Period-of-Continuous-Study-Residency-Agreement-Final.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://specialedu.ku.edu/sites/specialedu/files/documents/forms/Second-Year-Review-Form-2022.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kansas.sharepoint.com/:w:/t/OGSResourceHub/IQCwdB0fggiPRqTRN7zOaySlAbFDit4MIEiVCofeVhVdbnc?e=7zoN52" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://specialedu.ku.edu/events-resources/forms-documents" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrar.ku.edu/dropping-and-withdrawing" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:specialeduadm@ku.edu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:specialeduadm@ku.edu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrar.ku.edu/academic-calendar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rockchalkcentral.ku.edu/organization/kuprofessionalsfordisability" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gradapply.ku.edu/english-requirements" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:v025m303@ku.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:specialeduadm@ku.edu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21484" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://soehs.ku.edu/sites/soehs/files/documents/forms-documents/SOE%26HS%20PHD%20Program%20Plan-fillable.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.ku.edu/graduate-studies/graduate-faculty-appointments" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ombuds.ku.edu/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://soehs.ku.edu/sites/soehs/files/documents/forms-documents/SOE%26HS%20College%20Teaching%20Experience%20verification-fillable.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://specialedu.ku.edu/events-resources/forms-documents" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jkurth@ku.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://specialedu.ku.edu/academics/special-education/phd" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iss.ku.edu/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:specialeduadm@ku.edu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:specialeduadm@ku.edu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://soehs.ku.edu/sites/soehs/files/documents/forms-documents/SOE%26HS%20PHD%20Program%20Plan-fillable.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:specialeduadm@ku.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21488" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:specialeduadm@ku.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:specialeduadm@ku.edu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://specialedu.ku.edu/sites/specialedu/files/documents/forms/SPED-DocProbationaryReview-sig-pageA.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.ku.edu/graduate-studies/oral-exam-committee-composition" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://specialedu.ku.edu/sites/specialedu/files/documents/forms/SPED-DocProbationaryReview-sig-pageA.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://soehs.ku.edu/sites/soehs/files/documents/forms-documents/PHD_Residency_form-effective_spr_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.ku.edu/education/special-education/phd/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrar.ku.edu/schedule-changes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://soehs.ku.edu/sites/soehs/files/documents/forms-documents/SOE%26HS%20College%20Teaching%20Experience%20verification-fillable.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:specialeduadm@ku.edu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:specialeduadm@ku.edu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21565" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21281" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrar.ku.edu/creditno-credit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21128" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coga.ku.edu/sites/cogagradlife/files/documents/Mentorship%20Agreement%20FINAL%20(17)%20(3).docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://graduate.ku.edu/graduate-student-travel-fund" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrar.ku.edu/academic-calendar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21484" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:specialeduadm@ku.edu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aec.ku.edu/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrar.ku.edu/academic-calendar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coga.ku.edu/grading-your-gpa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21197" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21132" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rackham.umich.edu/faculty-and-staff/resources-for-directors/mentoring/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ogs.ku.edu/leave-absence" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://specialedu.ku.edu/academics/special-education/phd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:specialeduadm@ku.edu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:specialeduadm@ku.edu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ombuds.ku.edu/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21201" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrar.ku.edu/creditno-credit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://graduate.ku.edu/doctoral-student-research-fund" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://specialedu.ku.edu/sites/specialedu/files/documents/forms/SPED-DocProbationaryReview-sig-pageA.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21294" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.drupal.ku.edu/graduate-studies/doctoral-program-time-contraints" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://specialedu.ku.edu/sites/specialedu/files/documents/forms/SPED-DocProbationaryReview-sig-pageA.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:specialeduadm@ku.edu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrar.ku.edu/dropping-and-withdrawing" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21199" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://graduate.ku.edu/graduation-requirements-doctoral-students" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ogs.ku.edu/ku-procedures-gta-spoken-english-competency" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrar.ku.edu/academic-calendar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=20745" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ogs.ku.edu/mentoring-graduate-students" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://graduate.ku.edu/student-graduation-hub" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://specialedu.ku.edu/academics/special-education/phd/details" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:specialeduadm@ku.edu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.ku.edu/education/special-education/phd/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kansasregents.gov/resources/PDF/Students/Boards_Statement_on_Free_Expression_031721.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://specialedu.ku.edu/sites/specialedu/files/documents/forms/Second-Year-Review-Form-2022.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:specialeduadm@ku.edu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21125" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21201" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21294" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=20870" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jkurth@ku.edu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guides.lib.ku.edu/etd/ETD_formatting_specifics" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://graduate.ku.edu/formatting" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://specialedu.ku.edu/events-resources/forms-documents" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rockchalkcentral.ku.edu/organization/kuprofessionalsfordisability" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21153" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21336" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21203" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21305" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://specialedu.ku.edu/events-resources/forms-documents" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrar.ku.edu/academic-calendar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ogs.ku.edu/leave-absence" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrar.ku.edu/dropping-and-withdrawing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gradapply.ku.edu/english-requirements" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.ku.edu/graduate-studies/graduate-faculty-appointments" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrar.ku.edu/academic-calendar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21380" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21133" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://graduate.ku.edu/submitting" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://soehs.ku.edu/sites/soehs/files/documents/forms-documents/SOE%26HS%20PHD%20Program%20Plan-fillable.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21157" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21197" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zagona@ku.edu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iss.ku.edu/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://soehs.ku.edu/sites/soehs/files/documents/forms-documents/SOE%26HS%20PHD%20Program%20Plan-fillable.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ogs.ku.edu/enrollment-academic-status" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21128" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ogs.ku.edu/enrollment-academic-status" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21199" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gradapply.ku.edu/english-requirements" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21294" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrar.ku.edu/academic-calendar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21202" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:specialeduadm@ku.edu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21488" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21281" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://soehs.ku.edu/sites/soehs/files/documents/forms-documents/PhD-Period-of-Continuous-Study-Residency-Agreement-Final.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:v025m303@ku.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.ku.edu/graduate-studies/oral-exam-committee-composition" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21192" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21336" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ogs.ku.edu/program-profiles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ogs.ku.edu/summer-research-scholarship" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://soehs.ku.edu/sites/soehs/files/documents/forms-documents/PHD_Residency_form-effective_spr_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gograd.ku.edu/register/permit_reenroll" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://graduate.ku.edu/preparing-graduate" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21294" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:graduateadm@ku.edu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=20745" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=20745" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21277" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=21334" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.ku.edu/TDClient/818/Portal/KB/ArticleDet?ID=20870" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -17422,65 +26566,61 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="d701e379-a146-40d8-b5c1-67ac17a04361">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="c5bd5ac6-11d9-4d11-b0af-ac07bebcd407" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100443ABC84FEECDB458881F03447A1FB40" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4c914c542f3b5bf39558642f42e2d441">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d701e379-a146-40d8-b5c1-67ac17a04361" xmlns:ns3="c5bd5ac6-11d9-4d11-b0af-ac07bebcd407" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d03964d73546be1cc0764160eeb7c8d6" ns2:_="" ns3:_="">
     <xsd:import namespace="d701e379-a146-40d8-b5c1-67ac17a04361"/>
     <xsd:import namespace="c5bd5ac6-11d9-4d11-b0af-ac07bebcd407"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -17691,120 +26831,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1DCF0695-3393-C549-B190-4B6A8BC5B98B}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3ADE0376-082D-4638-81E7-4AAD0B479BCB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d701e379-a146-40d8-b5c1-67ac17a04361"/>
     <ds:schemaRef ds:uri="c5bd5ac6-11d9-4d11-b0af-ac07bebcd407"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEC81845-2CA6-4A96-9403-DEB4D8EAE85F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d701e379-a146-40d8-b5c1-67ac17a04361"/>
     <ds:schemaRef ds:uri="c5bd5ac6-11d9-4d11-b0af-ac07bebcd407"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1DCF0695-3393-C549-B190-4B6A8BC5B98B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8FDACBD-EC94-4FF8-81BD-C1F9E8090784}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>30</Pages>
-[...1 lines deleted...]
-  <Characters>64526</Characters>
+  <Pages>45</Pages>
+  <Words>16892</Words>
+  <Characters>96291</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>537</Lines>
-  <Paragraphs>151</Paragraphs>
+  <Lines>802</Lines>
+  <Paragraphs>225</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>75695</CharactersWithSpaces>
+  <CharactersWithSpaces>112958</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>University of Kansas Department of Special Education PhD Program Handbook</dc:title>
   <dc:creator>Zagona, Alison</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100443ABC84FEECDB458881F03447A1FB40</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>